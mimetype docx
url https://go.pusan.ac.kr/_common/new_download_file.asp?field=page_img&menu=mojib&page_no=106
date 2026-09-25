--- v0 (2026-06-07)
+++ v1 (2026-09-25)
@@ -1,33 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
@@ -282,91 +283,91 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DEDA38E" w14:textId="77777777" w:rsidR="0033303C" w:rsidRDefault="00AD2E9B">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AB31583" wp14:editId="434D2AE4">
             <wp:extent cx="6479540" cy="4417695"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="9" name="그림 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="지원서1.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6479540" cy="4417695"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A84AC8" w14:textId="77777777" w:rsidR="0033303C" w:rsidRPr="0033303C" w:rsidRDefault="0033303C" w:rsidP="0033303C"/>
     <w:p w14:paraId="23499AD6" w14:textId="77777777" w:rsidR="0033303C" w:rsidRPr="0033303C" w:rsidRDefault="0033303C" w:rsidP="0033303C"/>
     <w:p w14:paraId="59C5BA1A" w14:textId="77777777" w:rsidR="0033303C" w:rsidRPr="0033303C" w:rsidRDefault="0033303C" w:rsidP="0033303C"/>
     <w:p w14:paraId="11815C0A" w14:textId="77777777" w:rsidR="0033303C" w:rsidRPr="0033303C" w:rsidRDefault="0033303C" w:rsidP="0033303C"/>
     <w:p w14:paraId="2AB4ACAC" w14:textId="77777777" w:rsidR="0033303C" w:rsidRPr="0033303C" w:rsidRDefault="0033303C" w:rsidP="0033303C"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="70510F6F" w14:textId="77777777" w:rsidR="00D63B31" w:rsidRPr="0033303C" w:rsidRDefault="00AA4F75" w:rsidP="009F4E26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="533"/>
         </w:tabs>
         <w:sectPr w:rsidR="00D63B31" w:rsidRPr="0033303C" w:rsidSect="00B3339B">
-          <w:headerReference w:type="default" r:id="rId8"/>
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="301" w:right="851" w:bottom="851" w:left="851" w:header="227" w:footer="397" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="4253"/>
         <w:gridCol w:w="3111"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E549E" w14:paraId="12674656" w14:textId="77777777" w:rsidTr="002764B4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
@@ -1233,51 +1234,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15709A62" w14:textId="77777777" w:rsidR="00A02EE6" w:rsidRDefault="00A02EE6" w:rsidP="0046730A">
       <w:pPr>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BDF609E" w14:textId="77777777" w:rsidR="00651019" w:rsidRDefault="00B6796A" w:rsidP="00B6796A">
       <w:pPr>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00651019" w:rsidSect="00D4075F">
-          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="301" w:right="851" w:bottom="851" w:left="851" w:header="227" w:footer="397" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6796A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>*첨부(Attachment): 잔액증명서(Certificate of Balance)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="4253"/>
@@ -2381,56 +2382,55 @@
             <w:r w:rsidRPr="00710D1B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">you </w:t>
             </w:r>
             <w:r w:rsidRPr="00710D1B">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>disagree on personal information collection and use, you are not be able to submit your application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60C52ED9" w14:textId="77777777" w:rsidR="00B92656" w:rsidRPr="00D13427" w:rsidRDefault="00B92656" w:rsidP="001F222A">
       <w:pPr>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B92656" w:rsidRPr="00D13427" w:rsidSect="00D4075F">
-          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="301" w:right="851" w:bottom="851" w:left="851" w:header="227" w:footer="397" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07A33040" w14:textId="77777777" w:rsidR="00D13427" w:rsidRPr="00710D1B" w:rsidRDefault="00D13427" w:rsidP="00710D1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710D1B">
         <w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="w16se">
               <w:rFonts w:hint="eastAsia"/>
             </mc:Choice>
             <mc:Fallback>
@@ -3450,51 +3450,50 @@
         <w:t xml:space="preserve"> 있으며,</w:t>
       </w:r>
       <w:r w:rsidRPr="00710D1B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710D1B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>개인정보의 선택적 제공에 동의하지 않을 경우 귀하에 대한 편의 제공이 이루어지지 않을 수 있습니다.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C2153B" w14:textId="31DC66AA" w:rsidR="000D2E9A" w:rsidRPr="00710D1B" w:rsidRDefault="00856438" w:rsidP="00710D1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710D1B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>We are provi</w:t>
       </w:r>
       <w:r w:rsidRPr="00710D1B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ding personal information to third parties as follows. You have the right to reject provision of personal information to a third party. However if you disagree on necessary provision of personal information, you may not be able to apply for our admission. In addition, if you do not agree on selective provision of personal information, there would be no provision of convenience for you.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4470,51 +4469,50 @@
       </w:tr>
       <w:tr w:rsidR="008250D1" w:rsidRPr="00DE4A88" w14:paraId="721E71EE" w14:textId="77777777" w:rsidTr="000D2E9A">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="10" w:type="dxa"/>
           <w:wAfter w:w="11" w:type="dxa"/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10173" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="727448EC" w14:textId="225FA6DF" w:rsidR="008250D1" w:rsidRPr="008250D1" w:rsidRDefault="008250D1" w:rsidP="008250D1">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008250D1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>개인정보 제3자 제공에 동의하십니까?</w:t>
             </w:r>
             <w:r w:rsidRPr="008250D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4741,265 +4739,261 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">you </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE4A88">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>disagree on personal information collection and use, you are not be able to submit your application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="767E55E0" w14:textId="77777777" w:rsidR="00D61DCA" w:rsidRPr="008250D1" w:rsidRDefault="00D61DCA" w:rsidP="00710D1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B168AF" w14:textId="77777777" w:rsidR="00D61DCA" w:rsidRPr="008250D1" w:rsidRDefault="00D61DCA" w:rsidP="00710D1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008250D1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">본인은 개인정보 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008250D1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>수집·이용</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008250D1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 동의서의 내용을 읽고 명확히 이해했으며,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008250D1">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008250D1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>이에 동의합니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5890B243" w14:textId="77777777" w:rsidR="00DE4A88" w:rsidRPr="008250D1" w:rsidRDefault="00D61DCA" w:rsidP="00710D1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008250D1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have read and understood the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008250D1">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Consent form for personal information collection and use” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C09FA96" w14:textId="03B52D1F" w:rsidR="00D61DCA" w:rsidRPr="008250D1" w:rsidRDefault="00D61DCA" w:rsidP="00710D1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008250D1">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and agree on it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DF0D61" w14:textId="77777777" w:rsidR="00D61DCA" w:rsidRPr="00710D1B" w:rsidRDefault="00D61DCA" w:rsidP="00710D1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4229A905" w14:textId="77777777" w:rsidR="00D61DCA" w:rsidRPr="00710D1B" w:rsidRDefault="00D61DCA" w:rsidP="008250D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53460FBD" w14:textId="3FE2EB39" w:rsidR="00D61DCA" w:rsidRDefault="00EB7ACA" w:rsidP="00710D1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710D1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001066F5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DCA" w:rsidRPr="00710D1B">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">년 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DCA" w:rsidRPr="00710D1B">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008250D1">
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">본인은 개인정보 </w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...88 lines deleted...]
-        <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
+      <w:r w:rsidR="00D61DCA" w:rsidRPr="00710D1B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">월 </w:t>
+      </w:r>
+      <w:r w:rsidR="008250D1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00710D1B">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DCA" w:rsidRPr="00710D1B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>202</w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00DE4A88" w:rsidRPr="00710D1B">
+      <w:r w:rsidR="00D61DCA" w:rsidRPr="00710D1B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>일</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A1115B" w14:textId="77777777" w:rsidR="008250D1" w:rsidRPr="00710D1B" w:rsidRDefault="008250D1" w:rsidP="00710D1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2647"/>
         <w:gridCol w:w="2186"/>
         <w:gridCol w:w="2496"/>
         <w:gridCol w:w="2875"/>
@@ -5035,108 +5029,105 @@
             </w:r>
             <w:r w:rsidRPr="00710D1B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>이름(</w:t>
             </w:r>
             <w:r w:rsidRPr="00710D1B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65671493" w14:textId="77777777" w:rsidR="008250D1" w:rsidRPr="00710D1B" w:rsidRDefault="008250D1" w:rsidP="008250D1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A2ED13A" w14:textId="77777777" w:rsidR="008250D1" w:rsidRPr="00710D1B" w:rsidRDefault="008250D1" w:rsidP="008250D1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2875" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62D9D5D9" w14:textId="2D92F787" w:rsidR="008250D1" w:rsidRPr="00710D1B" w:rsidRDefault="008250D1" w:rsidP="008250D1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D1B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>서명(Signature</w:t>
             </w:r>
             <w:r w:rsidRPr="00710D1B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F713B8A" w14:textId="141D0155" w:rsidR="00DE4A88" w:rsidRPr="00DE4A88" w:rsidRDefault="00DE4A88" w:rsidP="00D13427">
       <w:pPr>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DE4A88" w:rsidRPr="00DE4A88" w:rsidSect="00DE4A88">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="301" w:right="851" w:bottom="851" w:left="851" w:header="227" w:footer="397" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="4253"/>
         <w:gridCol w:w="3111"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B328B3" w14:paraId="4C20A3CA" w14:textId="77777777" w:rsidTr="000B7833">
         <w:tc>
           <w:tcPr>
@@ -5295,1232 +5286,1311 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34CDD0F0" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="00B328B3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1273"/>
         <w:gridCol w:w="1841"/>
-        <w:gridCol w:w="1987"/>
-        <w:gridCol w:w="2548"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2125"/>
         <w:gridCol w:w="2545"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B328B3" w14:paraId="416F57D3" w14:textId="77777777" w:rsidTr="000B7833">
+      <w:tr w:rsidR="00B328B3" w14:paraId="416F57D3" w14:textId="77777777" w:rsidTr="001066F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56D5545D" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="56D5545D" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E549E">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>지원학과(부)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51125112" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="51125112" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E549E">
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dept./Division)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46BCFED9" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="46BCFED9" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2548" w:type="dxa"/>
+            <w:tcW w:w="2125" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B89A678" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="5B89A678" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E549E">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>수험번호</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC4290D" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="4AC4290D" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E549E">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E549E">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Application No.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6267C14B" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="6267C14B" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B328B3" w14:paraId="57190812" w14:textId="77777777" w:rsidTr="000B7833">
+      <w:tr w:rsidR="00B328B3" w14:paraId="57190812" w14:textId="77777777" w:rsidTr="001066F5">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="678923F9" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="678923F9" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1335FDFF" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="1335FDFF" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2548" w:type="dxa"/>
+            <w:tcW w:w="2125" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="195DE0C1" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="195DE0C1" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E549E">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>생년월일</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4183F9AB" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="4183F9AB" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E549E">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E549E">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date of Birth)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0DFFBE" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="7F0DFFBE" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B328B3" w14:paraId="49AABEC4" w14:textId="77777777" w:rsidTr="000B7833">
+      <w:tr w:rsidR="00B328B3" w14:paraId="49AABEC4" w14:textId="77777777" w:rsidTr="001066F5">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="765771AD" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="765771AD" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:spacing w:line="144" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E549E">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>성명</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13B10392" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="13B10392" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:spacing w:line="144" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="26"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006E549E">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08E2A620" w14:textId="014A60E6" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="08E2A620" w14:textId="014A60E6" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E549E">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>영</w:t>
             </w:r>
-            <w:r w:rsidR="008250D1">
+            <w:r w:rsidR="008250D1" w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>문</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E549E">
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E549E">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>English)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0BC1EF" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="7A0BC1EF" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2548" w:type="dxa"/>
+            <w:tcW w:w="2125" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="301BE363" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="301BE363" w14:textId="1C651E27" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E549E">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>한국어(Korean)</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>한</w:t>
+            </w:r>
+            <w:r w:rsidR="001066F5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>국어</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Korean)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38EF26A8" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="006E549E" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+          <w:p w14:paraId="38EF26A8" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B328B3" w14:paraId="5D00B67D" w14:textId="77777777" w:rsidTr="000B7833">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="366546D6" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="004E382B" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="366546D6" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1. 자기소개(본인의 적성,</w:t>
             </w:r>
-            <w:r w:rsidRPr="004E382B">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004E382B">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>취미 그리고 가치관에 대하여 설명하세요</w:t>
             </w:r>
-            <w:r w:rsidRPr="004E382B">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="665B4D37" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...87 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="665B4D37" w14:textId="57D89CF0" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="001066F5">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Self-introduction</w:t>
+            </w:r>
+            <w:r w:rsidR="001066F5" w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Please explain and describe your aptitudes, hobbies, and general attitudes toward life)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57AE3023" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5079A3E7" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6591B20D" w14:textId="7F66CDBC" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25EF91F2" w14:textId="77777777" w:rsidR="001066F5" w:rsidRPr="001066F5" w:rsidRDefault="001066F5" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21689476" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44143062" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5590FE4F" w14:textId="6FDAF300" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DA94AE0" w14:textId="77777777" w:rsidR="001066F5" w:rsidRPr="001066F5" w:rsidRDefault="001066F5" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36790D51" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B328B3" w14:paraId="2E4C0F4B" w14:textId="77777777" w:rsidTr="000B7833">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F65BFFC" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00920C72">
+          <w:p w14:paraId="7F65BFFC" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00920C72">
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>교육적 배경(본인의 학업성취도에 대하여 간략히 설명하세요)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D8319EF" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...91 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="7D8319EF" w14:textId="2E4994A7" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:ind w:firstLineChars="150" w:firstLine="300"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Educational Background</w:t>
+            </w:r>
+            <w:r w:rsidR="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Please summarize your academic achievements)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2986DB8A" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35A0FE65" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C4C4A8B" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DB97409" w14:textId="72BEB313" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18E8C8A8" w14:textId="77777777" w:rsidR="001066F5" w:rsidRPr="001066F5" w:rsidRDefault="001066F5" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EA52DD2" w14:textId="1FC11B69" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E45534D" w14:textId="77777777" w:rsidR="001066F5" w:rsidRPr="001066F5" w:rsidRDefault="001066F5" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51DBC61A" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="774BB42D" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B328B3" w14:paraId="5CE82826" w14:textId="77777777" w:rsidTr="00B328B3">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36F38E48" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00920C72">
+          <w:p w14:paraId="36F38E48" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00920C72">
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...96 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>외국어 능숙도(습득한 각각의 언어 수준에 대하여 자세히 설명하세요)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A6386C" w14:textId="04C40AB2" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:ind w:firstLineChars="150" w:firstLine="300"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Language Proficiency</w:t>
+            </w:r>
+            <w:r w:rsidR="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Please detail the levels attained in each language)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BCF6006" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DA3A963" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C6C048A" w14:textId="77777777" w:rsidR="001066F5" w:rsidRPr="001066F5" w:rsidRDefault="001066F5" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D8D9622" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BC56D0C" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FF51EE7" w14:textId="3566861C" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3933B90A" w14:textId="77777777" w:rsidR="001066F5" w:rsidRPr="001066F5" w:rsidRDefault="001066F5" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A8C8C1D" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B328B3" w14:paraId="50449B8B" w14:textId="77777777" w:rsidTr="000B7833">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51591E0F" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="51591E0F" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D338D4">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>부산대학교에 지원하게 된 동기에 대해 간략하게 서술하세요</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62E300A3" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...11 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="62E300A3" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:ind w:firstLineChars="150" w:firstLine="300"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please describe briefly the purpose of your application to Pusan National University</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="399C493A" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...67 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="399C493A" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BB21202" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3969ABB2" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25ECA4C1" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04519942" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49711D18" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13760152" w14:textId="104E7872" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D6F6FA7" w14:textId="77777777" w:rsidR="001066F5" w:rsidRPr="001066F5" w:rsidRDefault="001066F5" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="311D68A7" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B328B3" w14:paraId="3A286804" w14:textId="77777777" w:rsidTr="000B7833">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73100B45" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="73100B45" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5. 본인이 지원하는 전공에 대하여 얼마나 학습하여 왔는지에 대하여 서술하세요</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="498D45DC" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="498D45DC" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:ind w:firstLineChars="150" w:firstLine="315"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Please describe </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>what you have learned about your intended major</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BBDE30F" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...67 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="4BBDE30F" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EBCA3FE" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35EC368B" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41F54238" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78FA425F" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33D12329" w14:textId="271B2306" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="571B7059" w14:textId="77777777" w:rsidR="001066F5" w:rsidRPr="001066F5" w:rsidRDefault="001066F5" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="724267D5" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7896542E" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B328B3" w14:paraId="21451E22" w14:textId="77777777" w:rsidTr="000B7833">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B2B2C4F" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3B2B2C4F" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>6. 본인</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="001066F5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>이</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> 미래에 이루고자 하는 직업상의 진로에 대해 간략히 서술하세요</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="024F97CA" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="024F97CA" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:ind w:firstLineChars="150" w:firstLine="315"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001066F5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Please write a short statement on what career path(s) you intend to pursue in the future</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="427EBFA1" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
-[...67 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="427EBFA1" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="138A5384" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB2B922" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F752073" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B6AA01D" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="048D4531" w14:textId="52B1F7FF" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1083E089" w14:textId="77777777" w:rsidR="001066F5" w:rsidRPr="001066F5" w:rsidRDefault="001066F5" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43D24D7E" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75F3B3C9" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRPr="001066F5" w:rsidRDefault="00B328B3" w:rsidP="000B7833">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73A1B86B" w14:textId="77777777" w:rsidR="00B328B3" w:rsidRDefault="00B328B3" w:rsidP="00B328B3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6569,86 +6639,77 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743C03">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>날짜(</w:t>
             </w:r>
             <w:r w:rsidRPr="00743C03">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51D258B5" w14:textId="77777777" w:rsidR="003C5DD4" w:rsidRDefault="003C5DD4" w:rsidP="00B328B3">
-[...2 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="3E39A508" w14:textId="77777777" w:rsidR="003C5DD4" w:rsidRPr="003C5DD4" w:rsidRDefault="003C5DD4" w:rsidP="003C5DD4">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="003C5DD4" w:rsidRPr="003C5DD4" w:rsidSect="00B328B3">
-          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="301" w:right="851" w:bottom="851" w:left="851" w:header="227" w:footer="397" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E2B7007" w14:textId="41A23D77" w:rsidR="003C5DD4" w:rsidRPr="00D13427" w:rsidRDefault="003C5DD4" w:rsidP="00B328B3">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="003C5DD4" w:rsidRPr="00D13427" w:rsidSect="003C5DD4">
-          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="301" w:right="851" w:bottom="851" w:left="851" w:header="227" w:footer="397" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D02974" w14:paraId="22AF40B2" w14:textId="77777777" w:rsidTr="00D921F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="785489DD" w14:textId="77777777" w:rsidR="00EB252F" w:rsidRPr="00EB252F" w:rsidRDefault="00EB252F" w:rsidP="00EB252F">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
@@ -10551,74 +10612,74 @@
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:firstLineChars="200" w:firstLine="400"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D40D188" w14:textId="77777777" w:rsidR="00D02974" w:rsidRPr="00D02974" w:rsidRDefault="00D02974" w:rsidP="00D02974">
       <w:pPr>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D02974" w:rsidRPr="00D02974" w:rsidSect="00D4075F">
-      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="301" w:right="851" w:bottom="851" w:left="851" w:header="227" w:footer="397" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06661F1E" w14:textId="77777777" w:rsidR="00493F48" w:rsidRDefault="00493F48" w:rsidP="00E42FAC">
+    <w:p w14:paraId="500E8D99" w14:textId="77777777" w:rsidR="0067703D" w:rsidRDefault="0067703D" w:rsidP="00E42FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07315412" w14:textId="77777777" w:rsidR="00493F48" w:rsidRDefault="00493F48" w:rsidP="00E42FAC">
+    <w:p w14:paraId="125D0A39" w14:textId="77777777" w:rsidR="0067703D" w:rsidRDefault="0067703D" w:rsidP="00E42FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
@@ -10686,51 +10747,51 @@
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="9485"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D13427" w14:paraId="086BBF40" w14:textId="77777777" w:rsidTr="00342A9D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6B3805DB" w14:textId="63BB59E2" w:rsidR="00D13427" w:rsidRDefault="0009008D" w:rsidP="0009008D">
           <w:pPr>
             <w:pStyle w:val="a8"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3717C595" wp14:editId="2A1C28D9">
                 <wp:extent cx="313055" cy="187960"/>
                 <wp:effectExtent l="0" t="0" r="0" b="2540"/>
-                <wp:docPr id="23" name="그림 23"/>
+                <wp:docPr id="15" name="그림 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="_x403665320"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect l="7060" r="188"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -10738,153 +10799,153 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="313055" cy="187960"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9485" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5F4580D1" w14:textId="707D2175" w:rsidR="00D13427" w:rsidRPr="00140366" w:rsidRDefault="00D13427" w:rsidP="00834FF4">
+        <w:p w14:paraId="5F4580D1" w14:textId="677E872C" w:rsidR="00D13427" w:rsidRPr="00140366" w:rsidRDefault="00D13427" w:rsidP="00834FF4">
           <w:pPr>
             <w:pStyle w:val="a4"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00140366">
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">부산대학교 </w:t>
           </w:r>
           <w:r w:rsidR="00755E82">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>20</w:t>
           </w:r>
           <w:r w:rsidR="00F34A13">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="00710D1B">
+          <w:r w:rsidR="00C639C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>6</w:t>
+            <w:t>7</w:t>
           </w:r>
           <w:r w:rsidR="00F34A13">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00710D1B">
+          <w:r w:rsidR="00C639C2">
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>전</w:t>
           </w:r>
           <w:r w:rsidR="00B328B3">
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>기</w:t>
           </w:r>
           <w:r w:rsidRPr="00140366">
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> 학부 외국인 특별전형</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2894AE41" w14:textId="77777777" w:rsidR="00D13427" w:rsidRPr="00B3339B" w:rsidRDefault="00D13427">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69FE99B3" w14:textId="77777777" w:rsidR="00493F48" w:rsidRDefault="00493F48" w:rsidP="00E42FAC">
+    <w:p w14:paraId="17F80B72" w14:textId="77777777" w:rsidR="0067703D" w:rsidRDefault="0067703D" w:rsidP="00E42FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3550986C" w14:textId="77777777" w:rsidR="00493F48" w:rsidRDefault="00493F48" w:rsidP="00E42FAC">
+    <w:p w14:paraId="0825C0C7" w14:textId="77777777" w:rsidR="0067703D" w:rsidRDefault="0067703D" w:rsidP="00E42FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a5"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
@@ -10924,51 +10985,51 @@
           <w:r w:rsidRPr="00140366">
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5062" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1C8F2A77" w14:textId="77777777" w:rsidR="00D13427" w:rsidRDefault="00D13427" w:rsidP="00140366">
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="730DB4BC" wp14:editId="6FDB8E19">
                 <wp:extent cx="254635" cy="254635"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="21" name="그림 21" descr="C:\Users\user\AppData\Local\Microsoft\Windows\INetCache\Content.Word\symbol0201.jpg"/>
+                <wp:docPr id="13" name="그림 13" descr="C:\Users\user\AppData\Local\Microsoft\Windows\INetCache\Content.Word\symbol0201.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 108" descr="C:\Users\user\AppData\Local\Microsoft\Windows\INetCache\Content.Word\symbol0201.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -10977,51 +11038,51 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="254635" cy="254635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54E75462" wp14:editId="499D24D1">
                 <wp:extent cx="1244687" cy="207479"/>
                 <wp:effectExtent l="0" t="0" r="0" b="2540"/>
-                <wp:docPr id="22" name="그림 22" descr="C:\Users\user\AppData\Local\Microsoft\Windows\INetCache\Content.Word\logo0501.jpg"/>
+                <wp:docPr id="14" name="그림 14" descr="C:\Users\user\AppData\Local\Microsoft\Windows\INetCache\Content.Word\logo0501.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 40" descr="C:\Users\user\AppData\Local\Microsoft\Windows\INetCache\Content.Word\logo0501.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -13528,141 +13589,145 @@
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E42FAC"/>
     <w:rsid w:val="000312EB"/>
     <w:rsid w:val="0006080F"/>
     <w:rsid w:val="00061440"/>
     <w:rsid w:val="0009008D"/>
     <w:rsid w:val="000949C3"/>
     <w:rsid w:val="000C7030"/>
     <w:rsid w:val="000D2E9A"/>
+    <w:rsid w:val="001066F5"/>
     <w:rsid w:val="00140366"/>
     <w:rsid w:val="001702A3"/>
     <w:rsid w:val="001D3F67"/>
     <w:rsid w:val="001F222A"/>
     <w:rsid w:val="001F4A7B"/>
     <w:rsid w:val="001F7E90"/>
     <w:rsid w:val="00207910"/>
     <w:rsid w:val="0022436E"/>
     <w:rsid w:val="00241E6B"/>
     <w:rsid w:val="002764B4"/>
     <w:rsid w:val="002776BF"/>
+    <w:rsid w:val="00294FB0"/>
     <w:rsid w:val="002C4340"/>
     <w:rsid w:val="002E64FA"/>
     <w:rsid w:val="00307D76"/>
     <w:rsid w:val="00310283"/>
     <w:rsid w:val="0031249D"/>
     <w:rsid w:val="0033303C"/>
     <w:rsid w:val="00342A9D"/>
     <w:rsid w:val="003831F4"/>
     <w:rsid w:val="003915A7"/>
     <w:rsid w:val="003B4DD4"/>
     <w:rsid w:val="003C5DD4"/>
     <w:rsid w:val="003E3BA2"/>
     <w:rsid w:val="00455008"/>
     <w:rsid w:val="004630AC"/>
     <w:rsid w:val="0046730A"/>
     <w:rsid w:val="00493F48"/>
     <w:rsid w:val="004A4E96"/>
     <w:rsid w:val="004B2839"/>
     <w:rsid w:val="004C7275"/>
     <w:rsid w:val="004D432C"/>
     <w:rsid w:val="004E382B"/>
     <w:rsid w:val="004E6E41"/>
     <w:rsid w:val="00514E71"/>
     <w:rsid w:val="005618E4"/>
     <w:rsid w:val="00574748"/>
     <w:rsid w:val="00577B9B"/>
     <w:rsid w:val="005853CC"/>
     <w:rsid w:val="005921FB"/>
     <w:rsid w:val="005A4637"/>
     <w:rsid w:val="005A5FC1"/>
     <w:rsid w:val="005F7314"/>
     <w:rsid w:val="00601767"/>
     <w:rsid w:val="006444CA"/>
     <w:rsid w:val="00651019"/>
+    <w:rsid w:val="0067703D"/>
     <w:rsid w:val="00681E2F"/>
     <w:rsid w:val="00687895"/>
     <w:rsid w:val="006E549E"/>
     <w:rsid w:val="006F7128"/>
     <w:rsid w:val="00710D1B"/>
     <w:rsid w:val="007413FD"/>
     <w:rsid w:val="00743C03"/>
     <w:rsid w:val="00755E82"/>
     <w:rsid w:val="007765D6"/>
     <w:rsid w:val="00784447"/>
     <w:rsid w:val="008028CF"/>
     <w:rsid w:val="008073B9"/>
     <w:rsid w:val="00814507"/>
     <w:rsid w:val="008250D1"/>
     <w:rsid w:val="00834FF4"/>
     <w:rsid w:val="00856438"/>
     <w:rsid w:val="008A18F0"/>
     <w:rsid w:val="008D593D"/>
     <w:rsid w:val="00920C72"/>
     <w:rsid w:val="009244C2"/>
     <w:rsid w:val="009266B7"/>
     <w:rsid w:val="00960A67"/>
     <w:rsid w:val="009A25B2"/>
     <w:rsid w:val="009D40A4"/>
     <w:rsid w:val="009F4E26"/>
     <w:rsid w:val="00A02EE6"/>
     <w:rsid w:val="00A378A1"/>
     <w:rsid w:val="00A565D6"/>
     <w:rsid w:val="00A6198A"/>
     <w:rsid w:val="00AA2AC5"/>
     <w:rsid w:val="00AA4F75"/>
     <w:rsid w:val="00AC1617"/>
     <w:rsid w:val="00AD2E9B"/>
     <w:rsid w:val="00AF4AB7"/>
     <w:rsid w:val="00AF6E59"/>
     <w:rsid w:val="00B1623D"/>
     <w:rsid w:val="00B262E2"/>
     <w:rsid w:val="00B328B3"/>
     <w:rsid w:val="00B3339B"/>
     <w:rsid w:val="00B54F91"/>
     <w:rsid w:val="00B6796A"/>
     <w:rsid w:val="00B92656"/>
     <w:rsid w:val="00C0571C"/>
     <w:rsid w:val="00C15BB9"/>
     <w:rsid w:val="00C302B0"/>
     <w:rsid w:val="00C346D7"/>
+    <w:rsid w:val="00C639C2"/>
     <w:rsid w:val="00C7513C"/>
     <w:rsid w:val="00CC687B"/>
     <w:rsid w:val="00CD64C9"/>
     <w:rsid w:val="00D02974"/>
     <w:rsid w:val="00D13427"/>
     <w:rsid w:val="00D23DA6"/>
     <w:rsid w:val="00D24031"/>
     <w:rsid w:val="00D338D4"/>
     <w:rsid w:val="00D4075F"/>
     <w:rsid w:val="00D44068"/>
     <w:rsid w:val="00D61B94"/>
     <w:rsid w:val="00D61DCA"/>
     <w:rsid w:val="00D63B31"/>
     <w:rsid w:val="00D921F1"/>
     <w:rsid w:val="00D926AC"/>
     <w:rsid w:val="00DE4A88"/>
     <w:rsid w:val="00DE7448"/>
     <w:rsid w:val="00E25BD7"/>
     <w:rsid w:val="00E25E27"/>
     <w:rsid w:val="00E42FAC"/>
     <w:rsid w:val="00E46F49"/>
     <w:rsid w:val="00E51596"/>
     <w:rsid w:val="00E6250B"/>
     <w:rsid w:val="00E73909"/>
     <w:rsid w:val="00EB116B"/>
@@ -14428,51 +14493,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2003965205">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
@@ -14716,74 +14781,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37C64C37-2EB9-444A-A2A4-783C89B8BA33}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1203</Words>
-  <Characters>6858</Characters>
+  <Words>1204</Words>
+  <Characters>6863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8045</CharactersWithSpaces>
+  <CharactersWithSpaces>8051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>