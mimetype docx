--- v0 (2026-06-07)
+++ v1 (2026-10-23)
@@ -1,13403 +1,491 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4F5F7B46" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="2A80F76A" w14:textId="77777777" w:rsidR="00286BFB" w:rsidRPr="00B1623D" w:rsidRDefault="00286BFB" w:rsidP="00286BFB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1623D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>[Sample]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A06E22" w14:textId="77777777" w:rsidR="00286BFB" w:rsidRPr="00B1623D" w:rsidRDefault="00286BFB" w:rsidP="00286BFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="HY신명조" w:eastAsia="HY신명조"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1623D">
+        <w:rPr>
+          <w:rFonts w:ascii="HY신명조" w:eastAsia="HY신명조" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>진학어플라이에서</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1623D">
+        <w:rPr>
+          <w:rFonts w:ascii="HY신명조" w:eastAsia="HY신명조" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 지원서 작성 후 인쇄하여 제출하세요.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15ADD2EA" w14:textId="77777777" w:rsidR="00286BFB" w:rsidRPr="00B1623D" w:rsidRDefault="00286BFB" w:rsidP="00286BFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="HY신명조" w:eastAsia="HY신명조"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25E27">
+        <w:rPr>
+          <w:rFonts w:ascii="HY신명조" w:eastAsia="HY신명조"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please fill out the application form and then print it out on the JINHAK APPLY website</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="HY신명조" w:eastAsia="HY신명조"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664FFDA5" w14:textId="77777777" w:rsidR="00286BFB" w:rsidRDefault="00286BFB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="7"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="10"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D091AF4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006271FA">
+    <w:p w14:paraId="35DA210C" w14:textId="77777777" w:rsidR="00286BFB" w:rsidRDefault="00286BFB">
       <w:pPr>
-        <w:pStyle w:val="2"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="4581EA21" w14:textId="7298AD41" w:rsidR="0061137D" w:rsidRDefault="003C27D1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C27D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:eastAsia="ko-KR"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487598592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AB75928" wp14:editId="66E45ED2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-635</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6705600" cy="4274820"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="62" name="그림 3">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC67CCDE-7C49-4093-9E20-1EE64C29CBBF}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="그림 3">
+                      <a:extLst>
+                        <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC67CCDE-7C49-4093-9E20-1EE64C29CBBF}"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="4274820"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125225C7" w14:textId="5D65709C" w:rsidR="0061137D" w:rsidRDefault="003C27D1">
+      <w:pPr>
+        <w:spacing w:before="46"/>
+        <w:ind w:left="129"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C27D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15731200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4896432E" wp14:editId="479C0F1B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487599616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="621691E7" wp14:editId="20A29475">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>5626735</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>1916745</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>56515</wp:posOffset>
+                  <wp:posOffset>1458455</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1389380" cy="1659890"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="3187091" cy="1015663"/>
+                <wp:effectExtent l="133350" t="609600" r="134620" b="616585"/>
                 <wp:wrapNone/>
-                <wp:docPr id="54" name="docshape3"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="61" name="TextBox 4"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...3 lines deleted...]
-                        <a:xfrm>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm rot="20054141">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1389380" cy="1659890"/>
+                          <a:ext cx="3187091" cy="1015663"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="4572">
+                        <a:ln w="76200">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:srgbClr val="FF0000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
-[...2 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...7 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="08BC7D32" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                          <w:p w14:paraId="5FC44972" w14:textId="77777777" w:rsidR="003C27D1" w:rsidRDefault="003C27D1" w:rsidP="003C27D1">
                             <w:pPr>
-                              <w:pStyle w:val="a3"/>
+                              <w:wordWrap w:val="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Times New Roman"/>
-[...12 lines deleted...]
-                                <w:lang w:eastAsia="ko-KR"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="120"/>
+                                <w:szCs w:val="120"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
-                                <w:lang w:eastAsia="ko-KR"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="120"/>
+                                <w:szCs w:val="120"/>
                               </w:rPr>
-                              <w:t>사</w:t>
-[...200 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t>SAMPLE</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
-                        <a:noAutofit/>
+                      <wps:bodyPr wrap="none" rtlCol="0">
+                        <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="4896432E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="621691E7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="docshape3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:443.05pt;margin-top:4.45pt;width:109.4pt;height:130.7pt;z-index:15731200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwQEkPFQIAAAwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhp1y4x6hRduw4D&#10;ugvQ7QNoWY6FyaJGKbGzry8lJ2mxvQ3Lg0CH1CF5ztHV9dhbsdMUDLpKLmZzKbRT2Bi3qeSP7/dv&#10;llKECK4Bi05Xcq+DvF6/fnU1+FKfYYe20SQYxIVy8JXsYvRlUQTV6R7CDL12nGyReoj8SZuiIRgY&#10;vbfF2Xx+WQxIjSdUOgT+925KynXGb1ut4te2DToKW0meLeaT8lmns1hfQbkh8J1RhzHgH6bowThu&#10;eoK6gwhiS+YvqN4owoBtnCnsC2xbo3TegbdZzP/Y5rEDr/MuTE7wJ5rC/4NVX3aP/huJOL7HkQXM&#10;SwT/gOpnEA5vO3AbfUOEQ6eh4caLRFkx+FAeriaqQxkSSD18xoZFhm3EDDS21CdWeE/B6CzA/kS6&#10;HqNQqeX5cnW+5JTi3OLyYrVcZVkKKI/XPYX4UWMvUlBJYlUzPOweQkzjQHksSd0c3htrs7LWiaGS&#10;by/enU2LoTVNSqayQJv61pLYQfJG/uXdOPOyLCHfQeimupyaXNObyNa1pq/k8nQbysTTB9fk9hGM&#10;nWIe0boDcYmribU41iMXJgJrbPZMIeFkUX5SHHRIv6UY2J6VDL+2QFoK+8mxDMnLx4COQX0MwCm+&#10;WskoxRTexsnzW09m0zHyJLTDG5aqNZnE5ykOc7LlMreH55E8/fI7Vz0/4vUTAAAA//8DAFBLAwQU&#10;AAYACAAAACEAvCAGB98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid&#10;BpU0xKkqIiS4oFI4cHTibRIRr6PYbcPfsz3BbVYzmnlbbGY3iBNOofekIVkoEEiNtz21Gj4/nu8y&#10;ECEasmbwhBp+MMCmvL4qTG79md7xtI+t4BIKudHQxTjmUoamQ2fCwo9I7B385Ezkc2qlncyZy90g&#10;l0qtpDM98UJnRnzqsPneHx3vNjJ9qw+VUa/pupJf1e5lF7da397M20cQEef4F4YLPqNDyUy1P5IN&#10;YtCQZauEoyzWIC5+ou5Z1RqWDyoFWRby/wvlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBwQEkPFQIAAAwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC8IAYH3wAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" strokeweight=".36pt">
-                <v:textbox inset="0,0,0,0">
+              <v:shape id="TextBox 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:150.9pt;margin-top:114.85pt;width:250.95pt;height:79.95pt;rotation:-1688490fd;z-index:487599616;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkAMB2xwEAAGcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu3CAQvVfqPyDuXdvJxkmt9UZNou2l&#10;aiMl/QAW4zUSMGgga+/fd8DOJkpvVX1AMDzezHsz3txO1rCjwqDBtbxalZwpJ6HT7tDy38+7Lzec&#10;hShcJww41fKTCvx2+/nTZvSNuoABTKeQEYkLzehbPsTom6IIclBWhBV45eiyB7Qi0hEPRYdiJHZr&#10;iouyrIsRsPMIUoVA0Yf5km8zf98rGX/1fVCRmZZTbTGvmNd9WovtRjQHFH7QcilD/EMVVmhHSc9U&#10;DyIK9oL6LyqrJUKAPq4k2AL6XkuVNZCaqvyg5mkQXmUtZE7wZ5vC/6OVP4+PyHTX8rrizAlLPXpW&#10;U7yDia2TO6MPDYGePMHiRGHq8ms8UDCJnnq0DIHMpZZcrat1lb0gdYzgZPvpbDVRM0nBy+rmuvxK&#10;KSXdVWV1VdeXibaY2RKrxxC/K7AsbVqO1MtMK44/Qpyhr5AEd7DTxuR+GsfGll/XVE1+EcDoLt0m&#10;XMDD/t4gOwoaid2upG9J/A5GZRhH1ST1s8q0i9N+WizZQ3ciR0aanJY7Gm3OMJp7yGOW0/hvL5FK&#10;ypWmx/OLhZO6mbUuk5fG5f05o97+j+0fAAAA//8DAFBLAwQUAAYACAAAACEA741dId8AAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdVCpJGqdCCCRuQEGiRzdx40C8G8VO&#10;Gvh6llO5zWpGM2+L7ew7MdkhtIQalgsFwmJFdYuNhve3x5sURIgGa9MRWg3fNsC2vLwoTF7TCV/t&#10;tIuN4BIMudHgYuxzKUPlrDdhQb1F9o40eBP5HBpZD+bE5b6TiVJr6U2LvOBMb++drb52o9fgX36U&#10;858PTxk9j/JDGpr2tNf6+mq+24CIdo7nMPzhMzqUzHSgEesgOg0rtWT0qCFJslsQnEjVisWBrTRb&#10;gywL+f+H8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkAMB2xwEAAGcDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDvjV0h3wAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAACEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="6pt">
+                <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="08BC7D32" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                    <w:p w14:paraId="5FC44972" w14:textId="77777777" w:rsidR="003C27D1" w:rsidRDefault="003C27D1" w:rsidP="003C27D1">
                       <w:pPr>
-                        <w:pStyle w:val="a3"/>
+                        <w:wordWrap w:val="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Times New Roman"/>
-[...12 lines deleted...]
-                          <w:lang w:eastAsia="ko-KR"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="120"/>
+                          <w:szCs w:val="120"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
-                          <w:lang w:eastAsia="ko-KR"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="120"/>
+                          <w:szCs w:val="120"/>
                         </w:rPr>
-                        <w:t>사</w:t>
-[...200 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t>SAMPLE</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap anchorx="page"/>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006A7BBA">
-[...1162 lines deleted...]
-          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
+      <w:r w:rsidR="00286BFB">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>※</w:t>
-[...138 lines deleted...]
-        <w:t>)</w:t>
+        <w:br w:type="column"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1A28F6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRPr="00D1332B" w:rsidRDefault="006A7BBA" w:rsidP="00D1332B">
-[...11335 lines deleted...]
-    <w:p w14:paraId="42F4E7E4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="74800F0B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:spacing w:before="5" w:after="1"/>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="177" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1312"/>
         <w:gridCol w:w="1442"/>
         <w:gridCol w:w="2956"/>
         <w:gridCol w:w="2176"/>
         <w:gridCol w:w="2291"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0061137D" w14:paraId="2CBBE66B" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="4E95C346" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10177" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="4870DC30" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="6FCE0B56" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="213"/>
               <w:ind w:left="890"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>수학계획</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="39"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>및</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>자기소개서</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-              <w:t>(Study</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Study</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -13422,224 +510,232 @@
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Personal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Statement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="407AE193" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="46C32BEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F836D90" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="627136F5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="300F0D39" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="2C564FBD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C7B0A5D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="063DCD5F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="448"/>
               </w:tabs>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>성</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:tab/>
               <w:t>명</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="274976A4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="0BFC6279" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="42" w:line="333" w:lineRule="auto"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Applicant’s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-43"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="485937C9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="6C5A6ED5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="147"/>
               <w:ind w:right="156"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>한글</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Korean)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Korean)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21BDFB6E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="645AC807" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10636389" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="09B8AF0E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="370" w:lineRule="exact"/>
               <w:ind w:left="224" w:right="205"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>생년월일</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="4FEE3791" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="0D205EE4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="223" w:right="205"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -13651,396 +747,412 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="51"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Birth)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00D68361" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="2DE50A26" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="394AF7E1" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="64204DB5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="761"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="452CAD3A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="4878C796" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DFE73CB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="5C8DB0F0" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="184"/>
               <w:ind w:right="151"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>영어</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(English)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>English)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05AD17E7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="42C9D329" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C7AB4A2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="53B69BEB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="31" w:line="388" w:lineRule="exact"/>
               <w:ind w:left="224" w:right="205"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>국</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>적</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A70A223" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="1F885FEA" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:left="223" w:right="205"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Nationality)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E08F925" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="4DD449CE" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="1D15EE74" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="4E382D24" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="761"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C143AE6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="46520BD8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F2439F4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="549D374F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="184"/>
               <w:ind w:right="117"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>한자</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Chinese)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Chinese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BD052E2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="2E5FA35F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72086AB6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="260B4CE7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="21" w:line="387" w:lineRule="exact"/>
               <w:ind w:left="224" w:right="205"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>수험번호</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="47F2B450" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="1A920825" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="224" w:right="205"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(Application</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44FC45FE" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="6F4F3F31" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="48EFB5A4" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="17523447" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D698F10" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="5C289F1C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05A23820" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="1D6CD7A1" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:sz w:val="39"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B4FD8E6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="739908E3" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="381" w:right="260"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>지</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
@@ -14052,51 +1164,51 @@
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="31"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>사</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="34"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>항</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0140CF04" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="50F6DEA8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:ind w:left="381" w:right="267"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>(Desired</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -14106,233 +1218,257 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>of study)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E528FAA" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="29C8A5FB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="387"/>
               </w:tabs>
               <w:spacing w:line="291" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>석사</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t>(Master's)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="305E43FA" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>Master's)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11944496" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="411"/>
               </w:tabs>
               <w:spacing w:line="361" w:lineRule="exact"/>
               <w:ind w:left="410" w:hanging="269"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>박사</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t>(Doctoral)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B629D49" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>Doctoral)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0017DD07" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="421"/>
               </w:tabs>
               <w:spacing w:line="376" w:lineRule="exact"/>
               <w:ind w:left="420" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>석</w:t>
             </w:r>
             <w:r>
               <w:t>·</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>박사통합과정</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Ⅰ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t>(Integrated</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>Integrated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="49"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Master</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>’s-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Doctoral</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Ⅰ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0138B1FB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="2E87014D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="421"/>
               </w:tabs>
               <w:spacing w:line="391" w:lineRule="exact"/>
               <w:ind w:left="420" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>석</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>박사통합과정</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Ⅱ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
               </w:rPr>
-              <w:t>(Integrated</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="95"/>
+              </w:rPr>
+              <w:t>Integrated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="15"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Master</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>’s-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -14377,51 +1513,51 @@
                 <w:spacing w:val="17"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>degree</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="17"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>programs)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7710ABB5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="0C49C3D0" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4381"/>
               </w:tabs>
               <w:spacing w:before="116"/>
               <w:ind w:left="331"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -14455,135 +1591,135 @@
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>협동과정</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>전공</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="559825D1" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="04E9C5B4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="177" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="4339"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Dept</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="51"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Interdisciplinary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="48"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>program]/Major)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="654CC7F4" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="19F60C34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1754"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F1831F1" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="47AC4FE0" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E40AA77" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="3881142D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="768"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>최종출신학교</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="21D86EC0" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="4AEFC6FB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40" w:line="271" w:lineRule="auto"/>
               <w:ind w:left="808" w:right="36" w:hanging="634"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>(University</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
@@ -14631,324 +1767,353 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>awarded)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="071D7539" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="6BB173B5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4410"/>
               </w:tabs>
               <w:spacing w:before="208"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>대학교</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(University)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1026CB66" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>University)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B0CF82" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4410"/>
               </w:tabs>
               <w:spacing w:before="186"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>학과</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Dept)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B55CAAB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dept)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47155F4E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4410"/>
               </w:tabs>
               <w:spacing w:before="187"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>전공</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Major)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Major)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="15B2AA4B" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="1C890FE7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="6474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10177" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D9FC092" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="0F3EEAB4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04AB6E38" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="7BBEBDA0" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="242"/>
             </w:pPr>
             <w:r>
               <w:t>1)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>수학계획</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t>(Study</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>Study</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="55"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Plan)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FB01144" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="5F7D92D7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60933D03" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="6F773BB6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B9877BB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="4C3AADC0" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7335FA07" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="022889AD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78C5C81D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="68366D0A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="569AFE30" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="0B020582" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="131668CF" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="679A13C8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DBF79DB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="1CF5CB68" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="251"/>
               <w:ind w:right="2"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(Continued</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
@@ -14976,86 +2141,81 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>next</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="57"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>page)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="023BA9A9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="5133D075" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:sectPr w:rsidR="0061137D" w:rsidSect="005C65A0">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId13"/>
+        <w:sectPr w:rsidR="0061137D">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11900" w:h="16820"/>
           <w:pgMar w:top="1100" w:right="620" w:bottom="680" w:left="720" w:header="792" w:footer="485" w:gutter="0"/>
           <w:pgNumType w:start="3"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45E86487" w14:textId="74BE8B39" w:rsidR="0061137D" w:rsidRDefault="006271FA">
+    <w:p w14:paraId="4BD0F38B" w14:textId="624F998B" w:rsidR="0061137D" w:rsidRDefault="006271FA">
       <w:pPr>
         <w:spacing w:before="19"/>
         <w:ind w:left="129"/>
         <w:rPr>
-          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ko-KR"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486902272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16088688" wp14:editId="601DDE4E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486902272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7766D4D6" wp14:editId="3F00138C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>551180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>770255</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6475095" cy="8491855"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="36" name="docshape24"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6475095" cy="8491855"/>
                         </a:xfrm>
@@ -15256,387 +2416,377 @@
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1DB61F89" id="docshape24" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:43.4pt;margin-top:60.65pt;width:509.85pt;height:668.65pt;z-index:-16414208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="10197,13373" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmi1i5QgUAAAcVAAAOAAAAZHJzL2Uyb0RvYy54bWy0WG1vpDYQ/l6p/8HiY6vNYjDsi7I5nbJJ&#10;VenannT0B3h5WVBZTG02m2vV/94ZAxtDYg61d/lAYP0wfmYeDx7P7bvnU0meUqkKUe0ceuM6JK1i&#10;kRTVcef8Hj0u1g5RDa8SXooq3TmfU+W8u/v+u9tLvU09kYsySSUBI5XaXuqdkzdNvV0uVZynJ65u&#10;RJ1WMJgJeeINPMrjMpH8AtZP5dJz3XB5ETKppYhTpeDXfTvo3Gn7WZbGzW9ZptKGlDsHuDX6KvX1&#10;gNfl3S3fHiWv8yLuaPD/wOLEiwomvZra84aTsyxemToVsRRKZM1NLE5LkWVFnGofwBvqjrz5lPM6&#10;1b5AcFR9DZP6embjX58+SlIkO8cPHVLxE2iUiFjhzB7D8FxqtQXUp/qjRAdV/UHEfygYWA5G8EEB&#10;hhwuv4gErPBzI3RInjN5wjfBWfKsI//5Gvn0uSEx/BiyVeBuAofEMLZmG7oOApx8ybf96/FZNT+l&#10;QpviTx9U00qXwJ0OfNKxj0Dm7FSCij8uiEvWqzVZh+tO6CuI9qAfliRyyYVQl25WY5TXo7Qp6lGf&#10;4GUM83sYGNOgnFDfX73CsR43xQyC0NJHZszGDMQynKQsWIdvUlv1OKSmURZukKemQeoG/ltx2/Qw&#10;ZLe2saNDDayBo6YMU5GjIyVs9EAbI3rUsxIcSmGPHzXlmAwgHUoCa+6t+FFTkIiGVoIjPWxLj5qC&#10;TEXQG0lC3TB4i6BnShJ59tQYKWIj6JmKTBIcSmKJn2fqEXnW/PCGatgF9kxBJgX2RpJYI2hKEnnW&#10;JPFHilhz2DclmaToj0SxpYlvihL51jTxh5pY89g3VZkSGTeZOZ8Z31Ql8q1p4o80scfQFGUyhmwo&#10;i2X/YKYmEbOmCRspYksTZioyFUE2lMRGzxQkYtY0YSM9rPFjpiDT8RtKYsljZuoRMWuSBEM12pkx&#10;PuM9ODAFmSQYjCSx5XFgShIF1iQJhopMUDRFmaY4lMUSw8DUJAqsSRIMFbFmcWBqMrUGw5EotgiG&#10;piZRaE2ScKSILUlCU5ExQSgVj30xyPO+Poyfq65AhDvC8VTi6qq0Fgqr0QgoQskZ6fUEJgCF1aQF&#10;DAIiWNeJXwRDNBEMNU5byE6bxspFw/u69wtw0F7DN7Os466OcNiN55DBXVbD53nqda7CRjXHOu4+&#10;aB12jVnwzlV/nqv4ZUbr8EWdY511rsIHbha8cxU+N3Pg+A1BMtfTzLSqmNEaPs9VzC+EQ14YZNqF&#10;2a16CSfg8dlXOgTOvgd8h29r3mCy9LfkAqd4fRQiOdzpUwyOncRTGgmNajBvsMKHqfUBGiZ8GS6r&#10;N2DX0xBAe8DLK3VnEQ59M432yDl25xLF45/pko1na8+c+cWT/p2rR51NE91jXt66or+J/19fqW8V&#10;gf+nFCwtXMu6Z3Bd1JgLRt+gEo9FWep1X1Z6qfsr19f7gRJlkeAornElj4f7UpInjm0j/ddl2ABW&#10;S9XsucpbnB5qk0qKc5XoafKUJw/dfcOLsr3XaYATQf+jSz7shOiG0d8bd/OwflizBfPChwVz9/vF&#10;+8d7tggf6SrY+/v7+z39BzlTts2LJEkrpN03ryib1xzq2mht2+navhq4N4jCo/57HYXlkIYOP/jS&#10;/9fe6U4RNofabtJBJJ+hUSRF242D7iHc5EL+5ZALdOJ2jvrzzGXqkPLnClpdG8qwJm/0AwtWeJKV&#10;5sjBHOFVDKZ2TuPAbo+3903b7jvXsjjmMBPVelfiPTSosgLbSJpfy6p7gG6b9qDrDGI7z3zWqJf+&#10;5d2/AAAA//8DAFBLAwQUAAYACAAAACEA0UUNfeAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KjjQq0Q4lTl78CpovQBnNgkFvY6xE5r+vS4J7jtzo5mvq3XyVly0FMwHgWw&#10;RQFEY+eVwV7A/uP1pgQSokQlrUct4EcHWDeXF7WslD/iuz7sYk9yCIZKChhiHCtKQzdoJ8PCjxrz&#10;7dNPTsa8Tj1VkzzmcGfpsig4ddJgbhjkqJ8G3X3tZieg3b9xxuzmtDUv9+bbp8fT85yEuL5Kmwcg&#10;Uaf4Z4YzfkaHJjO1fkYViBVQ8kwes75kt0DOBlbwFZA2T3erkgNtavr/ieYXAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAJotYuUIFAAAHFQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA0UUNfeAAAAAMAQAADwAAAAAAAAAAAAAAAACcBwAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkIAAAAAA==&#10;" path="m10,r,13373m10185,r,13373m,l10197,m,13373r10197,m10185,r,13373m10,r,13373m,13373r10197,m,l10197,e" filled="f" strokeweight=".38064mm">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="6350,770255;6350,9262110;6467475,770255;6467475,9262110;0,770255;6475095,770255;0,9262110;6475095,9262110;6467475,770255;6467475,9262110;6350,770255;6350,9262110;0,9262110;6475095,9262110;0,770255;6475095,770255" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A796BC" w14:textId="77777777" w:rsidR="00B640E9" w:rsidRDefault="00B640E9">
+    <w:p w14:paraId="0BDC6A39" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
-        <w:spacing w:before="19"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ko-KR"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F65685B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+    <w:p w14:paraId="21E3BA91" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F0E8C97" w14:textId="77777777" w:rsidR="002A7A11" w:rsidRDefault="002A7A11" w:rsidP="002A7A11">
       <w:pPr>
         <w:spacing w:before="103"/>
         <w:ind w:left="294"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(continued)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70616FAE" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="38790672" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65065388" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="15F91EFB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EBF62D8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="11263550" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F3FDB86" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="01D80566" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FD58276" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="5753CA88" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CFAE075" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="448DB141" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F819815" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="0AD5E009" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09B44496" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="4A006F71" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B7D1A2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="0DC02868" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DF214F6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="1FDAD5E8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B1AE46D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="294CDAA2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01BA193F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="046C38EB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B672BE0" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="46D04E76" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="200B0DBE" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="405EDC75" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="631AE293" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="123C5B4F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19731638" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="3087A145" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F281CA3" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="5E42970D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
+        <w:spacing w:before="9"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70DF7F31" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
-[...16 lines deleted...]
-    <w:p w14:paraId="533B1B19" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+    <w:p w14:paraId="3BA9B666" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
       <w:pPr>
         <w:ind w:left="404"/>
       </w:pPr>
       <w:r>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>자기소개</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>Personal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="55"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Statement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8B757C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="78C73760" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A26E300" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="0DA4534B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10DF3F62" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="741C09A2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F8F57E9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="72AA7E30" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="192C6029" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="11B7FED6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5671C88E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="5AB813E9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6627CA3F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="62E0A603" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F86CAD9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="5F4DAF28" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1120B942" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="42458B37" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F6FC4F6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="00FA9639" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DE3DCBE" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="2861C8FF" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59985AE2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="4A68B2A2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44E385AA" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="2D99C795" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="678BA45F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="7F8A6F4C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="732DB3A4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="7CDCC472" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B518055" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="3C6943C6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40B50A21" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="2D59CE3C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C52783D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+    <w:p w14:paraId="69499C53" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
       <w:pPr>
         <w:ind w:right="253"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(Attach</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>additional</w:t>
@@ -15659,116 +2809,116 @@
           <w:i/>
           <w:spacing w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>necessary)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DBBDB7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="47FF15C3" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4309CB34" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="1FF2AC1D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69C56CCC" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="3BC198F2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55EBB5F5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="0D154F8A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EB06EC4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="05990986" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61962B38" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="5B0F097C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5904F143" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="6AEBAF8A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA88317" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="6EBA24A3" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34B9C47A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+    <w:p w14:paraId="761C6371" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2686"/>
           <w:tab w:val="left" w:pos="8522"/>
         </w:tabs>
         <w:spacing w:before="42"/>
         <w:ind w:left="685"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DD.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="52"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -15837,66 +2987,66 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>name):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(Signature)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B33BDC" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="3A1FEB59" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0061137D" w:rsidSect="005C65A0">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId15"/>
+        <w:sectPr w:rsidR="0061137D">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11900" w:h="16820"/>
           <w:pgMar w:top="720" w:right="620" w:bottom="680" w:left="720" w:header="0" w:footer="485" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="580C41F5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+    <w:p w14:paraId="75949490" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
       <w:pPr>
         <w:spacing w:before="27" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="1091"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Language</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="28"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -16072,51 +3222,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>proficiency</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="12"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>scores</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694B4871" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+    <w:p w14:paraId="60145358" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:spacing w:after="19" w:line="383" w:lineRule="exact"/>
         <w:ind w:left="4228"/>
         <w:rPr>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -16266,64 +3416,64 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="177" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1231"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="3198"/>
         <w:gridCol w:w="1812"/>
         <w:gridCol w:w="3071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0061137D" w14:paraId="1C5118CE" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="39814BF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1172"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10258" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="0826FB3C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="06CE3AB4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="688" w:lineRule="exact"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>어학능력</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
@@ -16340,51 +3490,51 @@
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>면제</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>확인서</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="5A80DAA7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="30AEB5CD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="434" w:lineRule="exact"/>
               <w:ind w:left="16"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>(Language</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="40"/>
@@ -16398,589 +3548,633 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>Exemption</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="102"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>Letter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="4B61A939" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="42D3C1F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E314C08" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="304C4269" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="46" w:line="385" w:lineRule="exact"/>
               <w:ind w:left="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>인적사항</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="743ECDC2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="789C7D66" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="auto"/>
               <w:ind w:left="151" w:right="127" w:firstLine="93"/>
             </w:pPr>
             <w:r>
               <w:t>(Personal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Information)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28687940" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="2683A84B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="190" w:line="385" w:lineRule="exact"/>
               <w:ind w:left="259"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>성명</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="4B0043C6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="23DC1100" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="239" w:lineRule="exact"/>
               <w:ind w:left="192"/>
             </w:pPr>
             <w:r>
               <w:t>(Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3198" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6434CD42" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="4C84F8FA" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58B33E02" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="24506FB4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:left="50" w:right="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>여권번호</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="6F5EB52E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="3CDA20E9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="51" w:right="34"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Passport</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F59997A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="172D604A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="56891E62" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="6D2951BA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CA5C99E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="50C4D45B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F34B166" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="2A1386AB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3198" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="238691C3" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="4A221F45" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C92BB7B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="1A16690B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="306" w:lineRule="exact"/>
               <w:ind w:left="50" w:right="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>수험번호</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="242F4F21" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="68C88FB4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="51" w:right="34"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Application</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45FB58C4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="713DDBE2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="43F76F57" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="768FA787" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="655F84DE" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="65314AAC" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C792EBD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="2F0A9D4D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="385" w:lineRule="exact"/>
               <w:ind w:left="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>지원사항</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="7002C653" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="45414D44" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="auto"/>
               <w:ind w:left="132" w:right="113" w:firstLine="163"/>
             </w:pPr>
             <w:r>
               <w:t>(Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Department)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9027" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="357F4ACD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="753E0FAD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="316" w:lineRule="exact"/>
               <w:ind w:left="245"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:spacing w:val="34"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>석사</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(Master’s)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6F655CA2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Master’s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68EC6837" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
               <w:spacing w:line="396" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>박사</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(Doctoral)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E9F9B9B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Doctoral)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5066F64C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
               <w:spacing w:line="396" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>석·박사통합과정Ⅰ</w:t>
+              <w:t>석·박사통합과정</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Ⅰ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(Integrated</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Integrated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Master’s-Doctoral)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C213A62" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="1903A62A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
               <w:spacing w:line="396" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>석·박사통합과정Ⅱ</w:t>
+              <w:t>석·박사통합과정</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Ⅱ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(Integrated</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Integrated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Master’s-Doctoral)(for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
@@ -16991,51 +4185,51 @@
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>degree</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>programs)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51C9C0D4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="3C0A69F5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2739"/>
                 <w:tab w:val="left" w:pos="4500"/>
                 <w:tab w:val="left" w:pos="7201"/>
               </w:tabs>
               <w:spacing w:line="318" w:lineRule="exact"/>
               <w:ind w:left="348"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -17072,60 +4266,60 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>전공</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>(Major))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="6C2DE2E0" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="04F58B9D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="9732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10258" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="06772CC8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="001AE9D9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="220" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="322" w:right="304" w:firstLine="343"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>위 사람은 일반대학원 외국인 특별전형 지원자로서 부산대학 대학원 입학기준</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
@@ -17382,51 +4576,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="35"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>추천합니다</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24FDB5C5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="2389CA6E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="93" w:line="271" w:lineRule="auto"/>
               <w:ind w:left="322" w:right="305" w:firstLine="347"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -17945,97 +5139,99 @@
                 <w:spacing w:val="11"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>following</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>reasons.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34331A7D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="782791F6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="278BF1AC" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="211774D8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="322"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>◈</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="44"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>추천사유</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>구체적으로</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="29"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>기재할</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
@@ -18076,187 +5272,197 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>recommendation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="59"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>(in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="58"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>detail)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EC3192B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="1BEA3A4B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="853"/>
               </w:tabs>
               <w:spacing w:before="59" w:line="381" w:lineRule="exact"/>
               <w:ind w:hanging="330"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>구사</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>가능</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>언어</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t>(Capable</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>Capable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>language)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DA95D9D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="03CB0F17" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3075"/>
               </w:tabs>
               <w:spacing w:line="368" w:lineRule="exact"/>
               <w:ind w:left="852"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:spacing w:val="34"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>한국어</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t>(Korean)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>Korean)</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:spacing w:val="35"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>영어</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>(English)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45792574" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="200E8F8B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="539EAFAD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="69A58516" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="853"/>
               </w:tabs>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:ind w:right="3775"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>어학능력</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
@@ -18382,106 +5588,108 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>등</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="31"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>eg</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>,:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>telephone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>call,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>email</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>exchange))</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09C66634" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="0DEF82AC" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="14"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B4B9104" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="3874C69E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="853"/>
               </w:tabs>
               <w:ind w:hanging="330"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>위</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -18493,128 +5701,133 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="29"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>이외의</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="29"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>사유</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t>(Other</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>Other</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>reasons):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D06FBCD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="72F475D6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="25"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FF6CDE6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="275975CD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>DD.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="21"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="11"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">MM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="11"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A45D602" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="2E08F20C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="92" w:line="564" w:lineRule="exact"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="32"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>지도예정교수</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
@@ -18634,51 +5847,51 @@
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>또는</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="94"/>
                 <w:sz w:val="32"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="21"/>
                 <w:sz w:val="32"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>학과장</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="742FE251" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="283A6F28" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="305" w:lineRule="exact"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(Supervisor-to-be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="63"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -18713,51 +5926,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="103"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Department)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C0A243A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="64C71F3B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5389"/>
                 <w:tab w:val="left" w:pos="8261"/>
               </w:tabs>
               <w:spacing w:before="130"/>
               <w:ind w:left="1310"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>학과</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
@@ -18807,51 +6020,51 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="11"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1CA700" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="46060222" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5230"/>
               </w:tabs>
               <w:spacing w:before="21"/>
               <w:ind w:left="1628"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>성명</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="15"/>
@@ -18913,51 +6126,51 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>서명</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(Signature))</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="523F946C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="6F8CBB2C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="272"/>
               <w:ind w:left="621"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>부</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="58"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -19041,66 +6254,66 @@
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>장</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="58"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>귀하</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37659DF1" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="5AF9A6A1" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0061137D" w:rsidSect="005C65A0">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId17"/>
+        <w:sectPr w:rsidR="0061137D">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11900" w:h="16820"/>
           <w:pgMar w:top="1100" w:right="620" w:bottom="680" w:left="720" w:header="792" w:footer="485" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5068F60D" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="367A48DA" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:spacing w:line="323" w:lineRule="exact"/>
         <w:ind w:left="129"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>※</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:spacing w:val="25"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -19203,51 +6416,51 @@
         <w:t>③</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>지도교수가</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:spacing w:val="25"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>원칙임</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B41FD8" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="0C49AF49" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:spacing w:line="351" w:lineRule="exact"/>
         <w:ind w:left="232"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">The sponsor should be at least one of the three: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:hAnsi="맑은 고딕"/>
         </w:rPr>
         <w:t>①</w:t>
       </w:r>
       <w:r>
         <w:t>applicant,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19279,51 +6492,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">applicant, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:hAnsi="맑은 고딕"/>
         </w:rPr>
         <w:t>③</w:t>
       </w:r>
       <w:r>
         <w:t>PNU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>supervisor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A369A7A" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="01D64011" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:spacing w:line="374" w:lineRule="exact"/>
         <w:ind w:left="129"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>재정</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -19375,154 +6588,156 @@
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>필수</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(The sponsor’s signature is required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD12193" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="136476AA" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1101C36C" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="10290ADD" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="090000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="090000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="090000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="090000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="090000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="090000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2974"/>
         <w:gridCol w:w="4970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B67FEE" w14:paraId="35188337" w14:textId="77777777" w:rsidTr="00713161">
+      <w:tr w:rsidR="00B67FEE" w14:paraId="4E3B9816" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="1109"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB2B07F" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="1192861F" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6129BCB2" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="3D3011D4" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="669"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="99"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>지원자</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-26"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="99"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>성명</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ap</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="99"/>
@@ -19624,188 +6839,188 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ame)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1938DA39" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="7828BF30" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B67FEE" w14:paraId="6AA8CA8D" w14:textId="77777777" w:rsidTr="00713161">
+      <w:tr w:rsidR="00B67FEE" w14:paraId="63B39CDC" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="086EABE7" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="5F466360" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="34"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18C56502" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="2A5F3C7B" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="34"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67C0B805" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="22A01606" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="34"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67607DCB" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="7279A7C3" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="34"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BC6B6C0" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="4025DDE6" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="34"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="115DD412" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="07BE965A" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="34"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="579D74CE" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="359AAD59" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E96DA80" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="09F90115" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="336" w:lineRule="exact"/>
               <w:ind w:left="410" w:right="402"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕"/>
                 <w:b/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>보증인</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="0C494E46" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="30AB3CA0" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="301" w:lineRule="exact"/>
               <w:ind w:left="411" w:right="402"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(Sponsor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2974" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="734C8AE0" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="3441903B" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:sz w:val="33"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A789D19" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="5246F38F" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="241" w:right="231"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕"/>
                 <w:b/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>개인</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="41"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
@@ -19815,131 +7030,131 @@
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>또는</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>기관명</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="602FAD4F" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="06FAA3C6" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="241" w:right="231"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕"/>
                 <w:b/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>(Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕"/>
                 <w:b/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> or Institution</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="201898C0" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="586988D8" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B67FEE" w14:paraId="07F7AFC6" w14:textId="77777777" w:rsidTr="00713161">
+      <w:tr w:rsidR="00B67FEE" w14:paraId="33F62518" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="1188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="686F6407" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="7C958E51" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2974" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="145D5476" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00BA3DA5">
+          <w:p w14:paraId="1081B6EF" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00BA3DA5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="238" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="764" w:right="668" w:hanging="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>보증인과의</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -20037,245 +7252,263 @@
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>p)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7DE644" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="5B53ABE4" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B67FEE" w14:paraId="36EF066D" w14:textId="77777777" w:rsidTr="00713161">
+      <w:tr w:rsidR="00B67FEE" w14:paraId="43406568" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="441EF614" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="04F9C657" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2974" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="72D32B1D" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="7D3AA90E" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:sz w:val="33"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A29ED2D" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="4E7479CB" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="241" w:right="228"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>직업</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>(Occupation)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Occupation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="257C91B8" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="65713663" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B67FEE" w14:paraId="04DC1511" w14:textId="77777777" w:rsidTr="00713161">
+      <w:tr w:rsidR="00B67FEE" w14:paraId="1EDF983F" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="1267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD6617D" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="187F20C6" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2974" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="5D669C60" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="6019052C" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:sz w:val="37"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4489EFE8" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="3AE8607F" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="241" w:right="231"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>주소</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>(Address)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Address)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC579BC" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="7FCAB71C" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B67FEE" w14:paraId="5086D126" w14:textId="77777777" w:rsidTr="00713161">
+      <w:tr w:rsidR="00B67FEE" w14:paraId="65D1A338" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="0A20D2B8" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="02E07219" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2974" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="28409065" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="7785C7F3" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61" w:line="218" w:lineRule="auto"/>
               <w:ind w:left="724" w:right="708" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>연락처</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
               </w:rPr>
@@ -20337,50 +7570,51 @@
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Mo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00BA3DA5">
               <w:rPr>
@@ -20423,133 +7657,134 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF04B55" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
+          <w:p w14:paraId="6254AF30" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F126D67" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="366F92EE" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60FBF703" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="71648A67" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="31"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D400BD3" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="391E785F" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="437" w:lineRule="exact"/>
         <w:rPr>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>본인은</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="49"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>상기</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="49"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">지원자에게 부산대학교에서의 학업을 위한 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D128068" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="60FC9E2A" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="437" w:lineRule="exact"/>
         <w:rPr>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">재정 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">지원금 </w:t>
       </w:r>
       <w:r w:rsidR="00EF796C" w:rsidRPr="00EF796C">
         <w:rPr>
           <w:sz w:val="48"/>
@@ -20599,51 +7834,51 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF796C">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>원을 지원할 것을 보증합니다</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D4FF0F" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="005B6C0D">
+    <w:p w14:paraId="564CA04D" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="005B6C0D">
       <w:pPr>
         <w:spacing w:before="10" w:line="218" w:lineRule="auto"/>
         <w:ind w:right="686"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:hAnsi="함초롬바탕"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:hAnsi="함초롬바탕"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:w w:val="99"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:hAnsi="함초롬바탕"/>
           <w:b/>
           <w:w w:val="99"/>
@@ -20843,111 +8078,111 @@
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">___ </w:t>
       </w:r>
       <w:r w:rsidR="005B6C0D">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:hAnsi="함초롬바탕"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:w w:val="99"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>for the purpose of study at Pusan National University.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:hAnsi="함초롬바탕"/>
           <w:b/>
           <w:w w:val="99"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B499DCA" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="54AE8B27" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02374932" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="471D478F" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DFFAB8E" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="494F2479" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74651664" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="7C370288" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕"/>
           <w:b/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6518E6D3" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="65690DAC" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5324"/>
         </w:tabs>
         <w:spacing w:before="44"/>
         <w:ind w:left="232"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487596544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74E63A70" wp14:editId="3F5CCE4D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487596544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00FABACE" wp14:editId="2DDD1541">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>537845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78105</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6473825" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="34" name="docshape32"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6473825" cy="1270"/>
                         </a:xfrm>
@@ -21062,72 +8297,72 @@
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Signature)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>날짜</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(Date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075C0718" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="0A3E597A" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7088E068" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="14FB5692" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕"/>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E15FAEE" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="0934C9D4" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:spacing w:before="47"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>첨부</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial"/>
           <w:spacing w:val="-5"/>
@@ -21198,51 +8433,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Balance)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>또는</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3C484DC2" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00713161" w:rsidP="00B67FEE">
+    <w:p w14:paraId="492F72A0" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00713161" w:rsidP="00B67FEE">
       <w:pPr>
         <w:spacing w:line="348" w:lineRule="exact"/>
         <w:ind w:left="2000"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">재정지원 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B67FEE">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>예정</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -21319,51 +8554,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B67FEE">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>함께</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B67FEE">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B67FEE">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>제출</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3CDBE863" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="3C4D4F33" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:spacing w:line="407" w:lineRule="exact"/>
         <w:ind w:left="129"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:hAnsi="맑은 고딕"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>→</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:hAnsi="맑은 고딕"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -21511,86 +8746,86 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>prearranged</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00713161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Financial Support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6F00CB" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
+    <w:p w14:paraId="7CE420A7" w14:textId="77777777" w:rsidR="00B67FEE" w:rsidRDefault="00B67FEE" w:rsidP="00B67FEE">
       <w:pPr>
         <w:spacing w:line="407" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00B67FEE" w:rsidSect="005C65A0">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId19"/>
+        <w:sectPr w:rsidR="00B67FEE">
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="11900" w:h="16820"/>
           <w:pgMar w:top="1100" w:right="620" w:bottom="680" w:left="720" w:header="792" w:footer="485" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7E5BFD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006271FA">
+    <w:p w14:paraId="56C5B1A9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006271FA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="12" w:after="1"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕"/>
           <w:b/>
           <w:sz w:val="7"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15733760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6663444D" wp14:editId="09402022">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15733760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15851CBC" wp14:editId="2EAC072A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>868680</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>5560060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3596005" cy="1642745"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="35" name="docshape29"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3596005" cy="1642745"/>
                         </a:xfrm>
@@ -21621,203 +8856,216 @@
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="TableNormal"/>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblInd w:w="5" w:type="dxa"/>
                               <w:tblBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               </w:tblBorders>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="2485"/>
                               <w:gridCol w:w="3166"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00713161" w14:paraId="635C46D7" w14:textId="77777777">
+                            <w:tr w:rsidR="00713161" w14:paraId="1EE07C69" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="505"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2485" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="5B00348C" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                                <w:p w14:paraId="6652626F" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="547"/>
                                     </w:tabs>
                                     <w:spacing w:before="110"/>
                                     <w:ind w:left="108"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>구</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:tab/>
                                     <w:t>분</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
                                     <w:t>(Category)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3166" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="31ECC55D" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                                <w:p w14:paraId="019727DA" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="706"/>
                                     </w:tabs>
                                     <w:spacing w:before="110"/>
                                     <w:ind w:left="267"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>액</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:tab/>
+                                  </w:r>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
+                                    </w:rPr>
                                     <w:t>수</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
-                                    <w:t>(Amount</w:t>
+                                    <w:t>(</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+                                    </w:rPr>
+                                    <w:t>Amount</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                       <w:spacing w:val="53"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
                                     <w:t>of</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                       <w:spacing w:val="53"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
                                     <w:t>Support)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00713161" w14:paraId="38F54B32" w14:textId="77777777">
+                            <w:tr w:rsidR="00713161" w14:paraId="1ED81438" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="505"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2485" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="66169FF0" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                                <w:p w14:paraId="2511940D" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="547"/>
                                     </w:tabs>
                                     <w:spacing w:before="110"/>
                                     <w:ind w:left="108"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>학</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:tab/>
                                     <w:t>비</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
                                     <w:t>(Tuition)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3166" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="0D02A15E" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985" w:rsidP="00D02985">
+                                <w:p w14:paraId="2E6975C7" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985" w:rsidP="00D02985">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:before="100"/>
                                     <w:ind w:left="101"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                       <w:i/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
                                       <w:lang w:eastAsia="ko-KR"/>
                                     </w:rPr>
                                     <w:t>KRW</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00713161">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                       <w:spacing w:val="46"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r w:rsidR="00713161">
                                     <w:rPr>
@@ -21841,262 +9089,271 @@
                                       <w:i/>
                                       <w:color w:val="808080"/>
                                     </w:rPr>
                                     <w:t>(</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00713161">
                                     <w:rPr>
                                       <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                       <w:i/>
                                       <w:color w:val="808080"/>
                                       <w:sz w:val="23"/>
                                     </w:rPr>
                                     <w:t>예</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00713161">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="808080"/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00713161" w14:paraId="1133B919" w14:textId="77777777">
+                            <w:tr w:rsidR="00713161" w14:paraId="161081E2" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="507"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2485" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="355291E9" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                                <w:p w14:paraId="628C7E06" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:before="110"/>
                                     <w:ind w:left="108"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:proofErr w:type="spellStart"/>
+                                  <w:proofErr w:type="gramStart"/>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                       <w:spacing w:val="-4"/>
                                     </w:rPr>
                                     <w:t>생활비</w:t>
                                   </w:r>
                                   <w:proofErr w:type="spellEnd"/>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                       <w:spacing w:val="-4"/>
                                     </w:rPr>
-                                    <w:t>(Living</w:t>
+                                    <w:t>(</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+                                      <w:spacing w:val="-4"/>
+                                    </w:rPr>
+                                    <w:t>Living</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                       <w:spacing w:val="8"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                       <w:spacing w:val="-3"/>
                                     </w:rPr>
                                     <w:t>Expenses)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3166" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="3BB45BD4" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985" w:rsidP="00D02985">
+                                <w:p w14:paraId="42CB8DEC" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985" w:rsidP="00D02985">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:before="125"/>
                                     <w:ind w:left="101"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                       <w:i/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                     </w:rPr>
                                     <w:t>KRW</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00713161">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                       <w:spacing w:val="54"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r w:rsidR="00713161">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="808080"/>
                                     </w:rPr>
                                     <w:t>10,000</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="808080"/>
                                     </w:rPr>
                                     <w:t>,000</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00713161" w14:paraId="0A3AB74C" w14:textId="77777777">
+                            <w:tr w:rsidR="00713161" w14:paraId="4377A54F" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="505"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2485" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="0850A8D6" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                                <w:p w14:paraId="12538B34" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="547"/>
                                     </w:tabs>
                                     <w:spacing w:before="110"/>
                                     <w:ind w:left="108"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>기</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:tab/>
                                     <w:t>타</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
                                     <w:t>(Other)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3166" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="1969C86D" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985">
+                                <w:p w14:paraId="2A100409" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:before="125"/>
                                     <w:ind w:left="101"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                       <w:i/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                     </w:rPr>
                                     <w:t>KRW</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00713161">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                       <w:spacing w:val="53"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00713161" w14:paraId="4C1089CD" w14:textId="77777777">
+                            <w:tr w:rsidR="00713161" w14:paraId="5EFDDA47" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="505"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2485" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="09968CD8" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                                <w:p w14:paraId="600DB1F2" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="547"/>
                                     </w:tabs>
                                     <w:spacing w:before="110"/>
                                     <w:ind w:left="108"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>합</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:tab/>
                                     <w:t>계</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                     </w:rPr>
                                     <w:t>(Total)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3166" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="6FA5F0B7" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985" w:rsidP="00D02985">
+                                <w:p w14:paraId="0870807C" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985" w:rsidP="00D02985">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:before="125"/>
                                     <w:ind w:left="101"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                       <w:i/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                     </w:rPr>
                                     <w:t>KRW</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00713161">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                       <w:spacing w:val="54"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r w:rsidR="00713161">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
@@ -22111,250 +9368,263 @@
                                       <w:i/>
                                       <w:color w:val="808080"/>
                                     </w:rPr>
                                     <w:t>6</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00713161">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="808080"/>
                                     </w:rPr>
                                     <w:t>,000</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman"/>
                                       <w:i/>
                                       <w:color w:val="808080"/>
                                     </w:rPr>
                                     <w:t>,000</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w14:paraId="318357EA" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                          <w:p w14:paraId="4BABCFB3" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                             <w:pPr>
                               <w:pStyle w:val="a3"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6663444D" id="docshape29" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:68.4pt;margin-top:437.8pt;width:283.15pt;height:129.35pt;z-index:15733760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwCEqv3AEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RlWyBqulp2tQhp&#10;uUgLHzBxnMYi8Zix26R8PWOn6XJ5Q7xY47F95pwz4+312HfiqMkbtKVcLnIptFVYG7sv5dcv9y9e&#10;S+ED2Bo6tLqUJ+3l9e75s+3gCr3CFrtak2AQ64vBlbINwRVZ5lWre/ALdNryYYPUQ+At7bOaYGD0&#10;vstWeb7JBqTaESrtPWfvpkO5S/hNo1X41DReB9GVkrmFtFJaq7hmuy0UewLXGnWmAf/AogdjuegF&#10;6g4CiAOZv6B6owg9NmGhsM+waYzSSQOrWeZ/qHlswemkhc3x7mKT/3+w6uPx0X0mEca3OHIDkwjv&#10;HlB988LibQt2r2+IcGg11Fx4GS3LBueL89NotS98BKmGD1hzk+EQMAGNDfXRFdYpGJ0bcLqYrscg&#10;FCdfrt9s8nwtheKz5eZq9epqnWpAMT935MM7jb2IQSmJu5rg4fjgQ6QDxXwlVrN4b7oudbazvyX4&#10;Yswk+pHxxD2M1ShMXcpNrBvVVFifWA/hNC883xy0SD+kGHhWSum/H4C0FN17y57EwZoDmoNqDsAq&#10;flrKIMUU3oZpAA+OzL5l5Ml1izfsW2OSoicWZ7rc/yT0PKtxwH7dp1tPP2r3EwAA//8DAFBLAwQU&#10;AAYACAAAACEAkY8mhOAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQ2Kgd&#10;Amkb4lQVggkJkYahoxO7idX4OcRuG/49jwnG053uvis2sxvY2UzBepSQLAQwg63XFjsJn/Xr3QpY&#10;iAq1GjwaCd8mwKa8vipUrv0FK3PexY5RCYZcSehjHHPOQ9sbp8LCjwbJO/jJqUhy6rie1IXK3cDv&#10;hci4UxZpoVejee5Ne9ydnITtHqsX+/XefFSHytb1WuBbdpTy9mbePgGLZo5/YfjFJ3QoianxJ9SB&#10;DaTTjNCjhNXyMQNGiaVIE2ANWUn6kAIvC/7/RPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAsAhKr9wBAACZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAkY8mhOAAAAAMAQAADwAAAAAAAAAAAAAAAAA2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="15851CBC" id="docshape29" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:68.4pt;margin-top:437.8pt;width:283.15pt;height:129.35pt;z-index:15733760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6tlql7QEAAL8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m7tbCo6TQ2DSGN&#10;gTT4AVfHaSwSnzm7Tcqv5+w03YA3xIt1ts/ffd935/X10LXioMkbtKWcz3IptFVYGbsr5bev92/e&#10;SeED2ApatLqUR+3l9eb1q3XvCr3ABttKk2AQ64velbIJwRVZ5lWjO/AzdNryZY3UQeAt7bKKoGf0&#10;rs0Web7KeqTKESrtPZ/ejZdyk/DrWqvwua69DqItJXMLaaW0buOabdZQ7AhcY9SJBvwDiw6M5aJn&#10;qDsIIPZk/oLqjCL0WIeZwi7DujZKJw2sZp7/oeapAaeTFjbHu7NN/v/BqsfDFxKmKuXFUgoLHfeo&#10;QuVj5cVVtKd3vuCsJ8d5YXiPA7c5SfXuAdV3LyzeNmB3+oYI+0ZDxfTm8WX24umI4yPItv+EFZeB&#10;fcAENNTURe/YDcHo3KbjuTV6CELx4cXyapXnTFHx3Xx1uXh7uUw1oJieO/Lhg8ZOxKCUxL1P8HB4&#10;8CHSgWJKidUs3pu2Tf1v7W8HnBhPEv3IeOQehu2QjEraorQtVkfWQzhOFf8CDhqkn1L0PFGl9D/2&#10;QFqK9qNlT+L4TQFNwXYKwCp+WsogxRjehnFM947MrmHk0XWLN+xbbZKiZxYnujwlSehpouMYvtyn&#10;rOd/t/kFAAD//wMAUEsDBBQABgAIAAAAIQCRjyaE4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI8xT8MwFIR3JP6D9ZDYqB0CaRviVBWCCQmRhqGjE7uJ1fg5xG4b/j2PCcbTne6+KzazG9jZTMF6&#10;lJAsBDCDrdcWOwmf9evdCliICrUaPBoJ3ybApry+KlSu/QUrc97FjlEJhlxJ6GMcc85D2xunwsKP&#10;Bsk7+MmpSHLquJ7UhcrdwO+FyLhTFmmhV6N57k173J2chO0eqxf79d58VIfK1vVa4Ft2lPL2Zt4+&#10;AYtmjn9h+MUndCiJqfEn1IENpNOM0KOE1fIxA0aJpUgTYA1ZSfqQAi8L/v9E+QMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA6tlql7QEAAL8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCRjyaE4AAAAAwBAAAPAAAAAAAAAAAAAAAAAEcEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableNormal"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblInd w:w="5" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="2485"/>
                         <w:gridCol w:w="3166"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00713161" w14:paraId="635C46D7" w14:textId="77777777">
+                      <w:tr w:rsidR="00713161" w14:paraId="1EE07C69" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="505"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2485" w:type="dxa"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
                           </w:tcPr>
-                          <w:p w14:paraId="5B00348C" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                          <w:p w14:paraId="6652626F" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="547"/>
                               </w:tabs>
                               <w:spacing w:before="110"/>
                               <w:ind w:left="108"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>구</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>분</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
                               <w:t>(Category)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3166" w:type="dxa"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
                           </w:tcPr>
-                          <w:p w14:paraId="31ECC55D" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                          <w:p w14:paraId="019727DA" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="706"/>
                               </w:tabs>
                               <w:spacing w:before="110"/>
                               <w:ind w:left="267"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>액</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:tab/>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
+                              </w:rPr>
                               <w:t>수</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
-                              <w:t>(Amount</w:t>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+                              </w:rPr>
+                              <w:t>Amount</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                 <w:spacing w:val="53"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
                               <w:t>of</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                 <w:spacing w:val="53"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
                               <w:t>Support)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00713161" w14:paraId="38F54B32" w14:textId="77777777">
+                      <w:tr w:rsidR="00713161" w14:paraId="1ED81438" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="505"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2485" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="66169FF0" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                          <w:p w14:paraId="2511940D" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="547"/>
                               </w:tabs>
                               <w:spacing w:before="110"/>
                               <w:ind w:left="108"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>학</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>비</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
                               <w:t>(Tuition)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3166" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="0D02A15E" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985" w:rsidP="00D02985">
+                          <w:p w14:paraId="2E6975C7" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985" w:rsidP="00D02985">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:before="100"/>
                               <w:ind w:left="101"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                 <w:i/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:lang w:eastAsia="ko-KR"/>
                               </w:rPr>
                               <w:t>KRW</w:t>
                             </w:r>
                             <w:r w:rsidR="00713161">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                 <w:spacing w:val="46"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00713161">
                               <w:rPr>
@@ -22378,262 +9648,271 @@
                                 <w:i/>
                                 <w:color w:val="808080"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
                             <w:r w:rsidR="00713161">
                               <w:rPr>
                                 <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                 <w:i/>
                                 <w:color w:val="808080"/>
                                 <w:sz w:val="23"/>
                               </w:rPr>
                               <w:t>예</w:t>
                             </w:r>
                             <w:r w:rsidR="00713161">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="808080"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00713161" w14:paraId="1133B919" w14:textId="77777777">
+                      <w:tr w:rsidR="00713161" w14:paraId="161081E2" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="507"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2485" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="355291E9" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                          <w:p w14:paraId="628C7E06" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:before="110"/>
                               <w:ind w:left="108"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:proofErr w:type="spellStart"/>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t>생활비</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
-                              <w:t>(Living</w:t>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t>Living</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                 <w:spacing w:val="8"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                                 <w:spacing w:val="-3"/>
                               </w:rPr>
                               <w:t>Expenses)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3166" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="3BB45BD4" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985" w:rsidP="00D02985">
+                          <w:p w14:paraId="42CB8DEC" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985" w:rsidP="00D02985">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:before="125"/>
                               <w:ind w:left="101"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                                 <w:i/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                               </w:rPr>
                               <w:t>KRW</w:t>
                             </w:r>
                             <w:r w:rsidR="00713161">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                                 <w:spacing w:val="54"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00713161">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="808080"/>
                               </w:rPr>
                               <w:t>10,000</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="808080"/>
                               </w:rPr>
                               <w:t>,000</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00713161" w14:paraId="0A3AB74C" w14:textId="77777777">
+                      <w:tr w:rsidR="00713161" w14:paraId="4377A54F" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="505"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2485" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="0850A8D6" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                          <w:p w14:paraId="12538B34" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="547"/>
                               </w:tabs>
                               <w:spacing w:before="110"/>
                               <w:ind w:left="108"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>기</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>타</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
                               <w:t>(Other)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3166" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="1969C86D" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985">
+                          <w:p w14:paraId="2A100409" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:before="125"/>
                               <w:ind w:left="101"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                                 <w:i/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                               </w:rPr>
                               <w:t>KRW</w:t>
                             </w:r>
                             <w:r w:rsidR="00713161">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                                 <w:spacing w:val="53"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00713161" w14:paraId="4C1089CD" w14:textId="77777777">
+                      <w:tr w:rsidR="00713161" w14:paraId="5EFDDA47" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="505"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2485" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="09968CD8" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                          <w:p w14:paraId="600DB1F2" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="547"/>
                               </w:tabs>
                               <w:spacing w:before="110"/>
                               <w:ind w:left="108"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>합</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="HY중고딕" w:eastAsia="HY중고딕" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>계</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                               </w:rPr>
                               <w:t>(Total)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3166" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="6FA5F0B7" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985" w:rsidP="00D02985">
+                          <w:p w14:paraId="0870807C" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00D02985" w:rsidP="00D02985">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:before="125"/>
                               <w:ind w:left="101"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                                 <w:i/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                               </w:rPr>
                               <w:t>KRW</w:t>
                             </w:r>
                             <w:r w:rsidR="00713161">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                                 <w:spacing w:val="54"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00713161">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
@@ -22648,152 +9927,152 @@
                                 <w:i/>
                                 <w:color w:val="808080"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidR="00713161">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="808080"/>
                               </w:rPr>
                               <w:t>,000</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                                 <w:i/>
                                 <w:color w:val="808080"/>
                               </w:rPr>
                               <w:t>,000</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w14:paraId="318357EA" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                    <w:p w14:paraId="4BABCFB3" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                       <w:pPr>
                         <w:pStyle w:val="a3"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="177" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2005"/>
         <w:gridCol w:w="1329"/>
         <w:gridCol w:w="2574"/>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="3077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0061137D" w14:paraId="37C57428" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="39683D32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10256" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="269BD67F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="00713161">
+          <w:p w14:paraId="793D7822" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="650" w:lineRule="exact"/>
               <w:ind w:left="837" w:right="815"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">재정지원 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006A7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>예정</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006A7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006A7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>증명서</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="43809AF5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA" w:rsidP="00713161">
+          <w:p w14:paraId="4636A517" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="426" w:lineRule="exact"/>
               <w:ind w:left="837" w:right="816"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>(Confirmation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="40"/>
@@ -22826,1040 +10105,1049 @@
               </w:rPr>
               <w:t>Prearranged</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="101"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00713161">
               <w:rPr>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>Financial Support</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="6D106388" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="45A7D767" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="681"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2005" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D06037D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="6F0078D5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AC0ADE5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="00288323" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2CDC2214" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="2D3B7DA7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="211" w:lineRule="auto"/>
               <w:ind w:left="559" w:right="543" w:hanging="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>지원자</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>인적사항</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="141424B9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="5E504264" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="83" w:right="71"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(Personal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Information)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1329" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63D17D4F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="480FCC92" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="679"/>
               </w:tabs>
               <w:spacing w:line="363" w:lineRule="exact"/>
               <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>이</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:tab/>
               <w:t>름</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C13110" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="2127D981" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="22"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C842C32" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="10CFE2E3" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25A05DE5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="123FDAB6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="41"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="143EEB0B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="36B62D18" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="385" w:lineRule="exact"/>
               <w:ind w:left="173"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>지원</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="-24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>과정</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="4CCBB819" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="05ECB54F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="239" w:lineRule="exact"/>
               <w:ind w:left="236"/>
             </w:pPr>
             <w:r>
               <w:t>(Program)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E626C47" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="64F44507" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="577"/>
               </w:tabs>
               <w:spacing w:line="352" w:lineRule="exact"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>석사과정</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Master’s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60E0A76C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="0A0919A1" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="577"/>
               </w:tabs>
               <w:spacing w:line="319" w:lineRule="exact"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>박사과정</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Doctoral</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2583CCF4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="1A28E12D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="551"/>
               </w:tabs>
               <w:spacing w:line="359" w:lineRule="exact"/>
               <w:ind w:left="550" w:hanging="298"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>석</w:t>
             </w:r>
             <w:r>
               <w:t>·</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>박사통합과정</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Ⅰ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="4C5A63A3" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="2D532ADB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6" w:line="242" w:lineRule="exact"/>
               <w:ind w:left="370"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Integrated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Master</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>’s-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Doctoral)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42AD4A7E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="6A9FCD2D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="551"/>
               </w:tabs>
               <w:spacing w:line="365" w:lineRule="exact"/>
               <w:ind w:left="550" w:hanging="298"/>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>석</w:t>
             </w:r>
             <w:r>
               <w:t>·</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>박사통합과정</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Ⅱ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="0D0F9B4B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="0F8F2B57" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="228" w:lineRule="exact"/>
               <w:ind w:left="370"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Integrated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Master</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>’s-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Doctoral)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AC545B8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="027E62FB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="370"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(for</w:t>
-            </w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>changing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>degree</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>programs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="359B0281" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="2DCCA133" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2005" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28C74162" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="52FF684E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1329" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F241282" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="2B5159AB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="373" w:lineRule="exact"/>
               <w:ind w:left="231"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>생년월일</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="25E6F120" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="6AE9CD16" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="239" w:lineRule="exact"/>
               <w:ind w:left="126"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Birth)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27BD21AF" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="266DA846" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DC1EDE0" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="57DD52D4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3077" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33CF5FCD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="60BF8134" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="34495C7C" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="008A261F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2005" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16BBF033" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="1E50FE4A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1329" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42FA8621" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="243831C7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="304" w:lineRule="exact"/>
               <w:ind w:left="231"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>수험번호</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="1FF88345" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="1ADA716B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="239" w:lineRule="exact"/>
               <w:ind w:left="200"/>
             </w:pPr>
             <w:r>
               <w:t>(Application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BD0BB65" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="493DCC58" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33" w:line="243" w:lineRule="exact"/>
               <w:ind w:left="320"/>
             </w:pPr>
             <w:r>
               <w:t>Number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31B1D68D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="62D527D4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E80B64B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="2665E462" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3077" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ADE1144" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="2DF73A73" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="3D9AE25B" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="1C250786" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2005" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D6DC168" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="4EE52CA8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1329" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76A1B41B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="48EF081E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="888"/>
               </w:tabs>
               <w:spacing w:line="318" w:lineRule="exact"/>
               <w:ind w:left="231"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>국</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:tab/>
               <w:t>적</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34875D6E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="15173919" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="239" w:lineRule="exact"/>
               <w:ind w:left="190"/>
             </w:pPr>
             <w:r>
               <w:t>(Nationality)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="481814E9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="36F63186" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EE70137" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="1DD6B96C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="318" w:lineRule="exact"/>
               <w:ind w:left="173"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>지원</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="-24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>학과</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="5F267B43" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="5194329C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="222" w:lineRule="exact"/>
               <w:ind w:left="111"/>
             </w:pPr>
             <w:r>
               <w:t>(Department)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6253A2D6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="3D66645D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="46F29D16" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="13E5BE34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2005" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79EA8523" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="539E5AF2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="31"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="350285E1" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="7D13E9C0" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="192" w:lineRule="auto"/>
               <w:ind w:left="98" w:right="84" w:firstLine="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>지급예정</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
@@ -23887,339 +11175,339 @@
             </w:r>
             <w:r>
               <w:t>(Sponsor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="47"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Information)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1329" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CD6CD73" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="7FFB63E8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="321" w:lineRule="exact"/>
               <w:ind w:left="231"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>기</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="31"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>관</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="34"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>명</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17947DE9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="6A34B08B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="224"/>
             </w:pPr>
             <w:r>
               <w:t>(Institution)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36AF11E9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="0265A8AE" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="754EEF4F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="1104C912" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="234" w:line="385" w:lineRule="exact"/>
               <w:ind w:left="202"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>전화번호</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="703F9777" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="7FA2714F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="239" w:lineRule="exact"/>
               <w:ind w:left="156"/>
             </w:pPr>
             <w:r>
               <w:t>(Telephone)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52A2B47A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="15E1D644" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="6178883D" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="00A675FF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2005" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64813CFE" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="6FBEA003" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1329" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D0DBA9C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="7F0D8C18" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>단과대학명</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="22BCC073" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="45C48268" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="239" w:lineRule="exact"/>
               <w:ind w:left="22"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(College)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E2FC415" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="1ECBBC34" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49823E55" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="08FFEA5D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3077" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="249E2184" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="5CCEB299" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="3774655D" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="3965E991" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="819"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2005" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="680F6A58" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="0D096605" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8251" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="326F982C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="3C9B9201" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="304" w:lineRule="exact"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:spacing w:val="41"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -24318,51 +11606,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>직인을</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="32"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>날인</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E2DA087" w14:textId="77777777" w:rsidR="0061137D" w:rsidRPr="007C54CC" w:rsidRDefault="007C54CC" w:rsidP="00D02985">
+          <w:p w14:paraId="373CFA95" w14:textId="77777777" w:rsidR="0061137D" w:rsidRPr="007C54CC" w:rsidRDefault="007C54CC" w:rsidP="00D02985">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:wordWrap/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="410" w:hangingChars="100" w:hanging="190"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve">(If no specific institution’s name is available, write down the college name of the applicant’s applying major and get a stamp from </w:t>
             </w:r>
             <w:r w:rsidR="00D02985">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>dean</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
@@ -24370,74 +11658,74 @@
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
             <w:r w:rsidR="00D02985">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> the college</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="006A7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="0A80A553" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="2C8D962D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="7176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10256" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07616041" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="15BE2570" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DB64B52" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="00D02985">
+          <w:p w14:paraId="3AAEF149" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="00D02985">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="565"/>
               </w:tabs>
               <w:ind w:hanging="323"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>재정</w:t>
             </w:r>
             <w:r w:rsidR="006A7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="29"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -24485,51 +11773,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006A7BBA">
               <w:t>for</w:t>
             </w:r>
             <w:r w:rsidR="006A7BBA">
               <w:rPr>
                 <w:spacing w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006A7BBA">
               <w:t>Financial</w:t>
             </w:r>
             <w:r w:rsidR="006A7BBA">
               <w:rPr>
                 <w:spacing w:val="57"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006A7BBA">
               <w:t>Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15745AFD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRPr="00D02985" w:rsidRDefault="00D02985" w:rsidP="00D02985">
+          <w:p w14:paraId="646B4ED1" w14:textId="77777777" w:rsidR="0061137D" w:rsidRPr="00D02985" w:rsidRDefault="00D02985" w:rsidP="00D02985">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="773"/>
               </w:tabs>
               <w:spacing w:before="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsiaTheme="minorEastAsia"/>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00D02985">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
@@ -24571,51 +11859,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D02985">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>e.g</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D02985">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsiaTheme="minorEastAsia"/>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BD3595A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="03BB84D7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="565"/>
               </w:tabs>
               <w:ind w:hanging="323"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>연간</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -24710,130 +11998,139 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="31"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>환산한</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="29"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>금액</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D02985">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve">  ※당일 환율 적용</w:t>
+              <w:t xml:space="preserve">  ※</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D02985">
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>당일 환율 적용</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6617A96F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="4BE3E892" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34CBFC10" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="015E1949" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1091CB81" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="11FCBCBF" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4438D799" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="27E199D8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53B3EA36" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="14D7CA20" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="38"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="382D0D75" w14:textId="77777777" w:rsidR="00921E18" w:rsidRDefault="00921E18" w:rsidP="00921E18">
+          <w:p w14:paraId="3571F6DE" w14:textId="77777777" w:rsidR="00921E18" w:rsidRDefault="00921E18" w:rsidP="00921E18">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="264"/>
               <w:rPr>
                 <w:rFonts w:ascii="돋움" w:eastAsia="돋움" w:hAnsi="돋움"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="336A144D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA" w:rsidP="00921E18">
+          <w:p w14:paraId="70187E8C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA" w:rsidP="00921E18">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="264"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="돋움" w:eastAsia="돋움" w:hAnsi="돋움" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="돋움" w:eastAsia="돋움" w:hAnsi="돋움" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -24998,51 +12295,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>해야</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="-13"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>함</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07999CCD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="76BBA58F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="23" w:line="312" w:lineRule="auto"/>
               <w:ind w:left="600" w:right="291" w:hanging="324"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="돋움" w:hAnsi="돋움"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="돋움" w:hAnsi="돋움"/>
                 <w:b/>
                 <w:spacing w:val="51"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -25340,107 +12637,107 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001534FD">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>amout</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001534FD">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> must be submitted</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B211B3F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="17CB63F3" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
               <w:ind w:left="837" w:right="816"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DD.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">MM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="31"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>YYYY.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="301F1143" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="70C624A3" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32E5F4DB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="7C78665D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8479"/>
               </w:tabs>
               <w:spacing w:line="444" w:lineRule="exact"/>
               <w:ind w:right="153"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>기관장</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="35"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -25482,64 +12779,66 @@
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="68"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="69"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>학과장</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="001534FD">
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>ea</w:t>
             </w:r>
             <w:r w:rsidR="001534FD">
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="66"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -25574,51 +12873,51 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>직인</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Signature)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AEF5445" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="31FC0661" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7313"/>
               </w:tabs>
               <w:spacing w:line="444" w:lineRule="exact"/>
               <w:ind w:right="244"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>연구책임자</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="35"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -25649,51 +12948,51 @@
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>인</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Signature)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="045314DB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+    <w:p w14:paraId="4EC6F525" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
       <w:pPr>
         <w:spacing w:line="285" w:lineRule="exact"/>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="27"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -25866,51 +13165,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>binding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>force)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0253D5C7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+    <w:p w14:paraId="41B75A24" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
       <w:pPr>
         <w:spacing w:line="272" w:lineRule="exact"/>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="27"/>
           <w:sz w:val="20"/>
@@ -26096,51 +13395,51 @@
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>수</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>있음</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653CD9F4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+    <w:p w14:paraId="3209FEC8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="21" w:line="180" w:lineRule="auto"/>
         <w:ind w:left="467" w:firstLine="31"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕"/>
         </w:rPr>
         <w:t>(The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕"/>
           <w:spacing w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕"/>
         </w:rPr>
@@ -26274,51 +13573,51 @@
           <w:rFonts w:ascii="맑은 고딕"/>
           <w:spacing w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕"/>
         </w:rPr>
         <w:t>actual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕"/>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕"/>
         </w:rPr>
         <w:t>amount)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A825B5A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+    <w:p w14:paraId="4480011E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="229"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="27"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -26456,2869 +13755,527 @@
       </w:r>
       <w:r w:rsidR="001534FD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="001534FD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>amount specified in the letter will be provided for the first year of study</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F78A40" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="5D16D27A" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0061137D" w:rsidSect="005C65A0">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId21"/>
+        <w:sectPr w:rsidR="00510261">
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
           <w:pgSz w:w="11900" w:h="16820"/>
           <w:pgMar w:top="1100" w:right="620" w:bottom="680" w:left="720" w:header="792" w:footer="485" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="247F8B13" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006271FA">
-[...2341 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:horzAnchor="margin" w:tblpY="551"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="177" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1998"/>
         <w:gridCol w:w="1487"/>
         <w:gridCol w:w="2243"/>
         <w:gridCol w:w="1850"/>
         <w:gridCol w:w="2565"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0061137D" w14:paraId="3C55EE66" w14:textId="77777777">
+      <w:tr w:rsidR="00510261" w14:paraId="213832E0" w14:textId="77777777" w:rsidTr="00510261">
         <w:trPr>
           <w:trHeight w:val="1157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10143" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1CE5AA" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="3FE9A2A7" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1699"/>
                 <w:tab w:val="left" w:pos="3378"/>
               </w:tabs>
               <w:spacing w:line="676" w:lineRule="exact"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>추</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:tab/>
               <w:t>천</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:tab/>
               <w:t>서</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41A399F4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="0111C17B" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="395" w:lineRule="exact"/>
               <w:ind w:left="16"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>(Recommendation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="91"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>Letter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="51390D5B" w14:textId="77777777">
+      <w:tr w:rsidR="00510261" w14:paraId="6213AA64" w14:textId="77777777" w:rsidTr="00510261">
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47A780D7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="04046EC8" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="60" w:right="51"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1487" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0006A462" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="391A9E80" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="294" w:lineRule="exact"/>
               <w:ind w:left="476"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>성</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="34"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>명</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19DCE2C6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="4D3F5A4C" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="231" w:lineRule="exact"/>
               <w:ind w:left="452"/>
             </w:pPr>
             <w:r>
               <w:t>(Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49F48EFC" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="1277E3D6" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="461E44DD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="1C6C547F" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="294" w:lineRule="exact"/>
               <w:ind w:left="65" w:right="44"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>여권번호</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="1244A875" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="02F2581E" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="231" w:lineRule="exact"/>
               <w:ind w:left="65" w:right="44"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(Passport</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EFF3FA2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="262B316B" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="2649623C" w14:textId="77777777">
+      <w:tr w:rsidR="00510261" w14:paraId="1AFC79A2" w14:textId="77777777" w:rsidTr="00510261">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14C23E4B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="277CAAFA" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1487" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ADC7BBD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="74B7FAD4" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="306" w:lineRule="exact"/>
               <w:ind w:left="146" w:right="122"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>생년월일</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="77840036" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="511E9831" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="146" w:right="127"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="55"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>birth)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E090FE1" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="1DC16F56" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CB2F2BE" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="20D9006C" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="306" w:lineRule="exact"/>
               <w:ind w:left="65" w:right="44"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>수험번호</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="58175237" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="3FF20255" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="65" w:right="44"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(Application</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11B9F71A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="42503B37" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="687675D9" w14:textId="77777777">
+      <w:tr w:rsidR="00510261" w14:paraId="2768CD34" w14:textId="77777777" w:rsidTr="00510261">
         <w:trPr>
           <w:trHeight w:val="1205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="684A5DB4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="62D30EB8" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="100" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="60" w:right="51"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>현재</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
@@ -29359,60 +14316,60 @@
             </w:r>
             <w:r>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-47"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>study)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8145" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07F9AE4B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="55E8A500" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10A015F1" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="590ECA03" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1229"/>
                 <w:tab w:val="left" w:pos="1663"/>
                 <w:tab w:val="left" w:pos="3222"/>
                 <w:tab w:val="left" w:pos="3581"/>
                 <w:tab w:val="left" w:pos="3870"/>
                 <w:tab w:val="left" w:pos="5519"/>
                 <w:tab w:val="left" w:pos="5772"/>
                 <w:tab w:val="left" w:pos="5846"/>
                 <w:tab w:val="left" w:pos="6247"/>
                 <w:tab w:val="left" w:pos="6909"/>
               </w:tabs>
               <w:spacing w:line="331" w:lineRule="auto"/>
               <w:ind w:left="658" w:right="114" w:hanging="303"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>부산대학교</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -29595,64 +14552,64 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="42E4DD96" w14:textId="77777777">
+      <w:tr w:rsidR="00510261" w14:paraId="3D28AF6F" w14:textId="77777777" w:rsidTr="00510261">
         <w:trPr>
           <w:trHeight w:val="1090"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2393E19F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="7A94FDE2" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="186" w:line="385" w:lineRule="exact"/>
               <w:ind w:left="60" w:right="51"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>지</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
@@ -29664,88 +14621,88 @@
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>사</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>항</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B4357CA" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="40DCB792" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="239" w:lineRule="exact"/>
               <w:ind w:left="58" w:right="51"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Department)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8145" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="618BE814" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="6E7B283D" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3150"/>
                 <w:tab w:val="left" w:pos="3843"/>
                 <w:tab w:val="left" w:pos="5196"/>
                 <w:tab w:val="left" w:pos="5844"/>
                 <w:tab w:val="left" w:pos="7506"/>
               </w:tabs>
               <w:spacing w:before="218"/>
               <w:ind w:left="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>석</w:t>
             </w:r>
             <w:r>
@@ -29832,51 +14789,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>전공</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F531F4E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="05C3A1F4" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1318"/>
                 <w:tab w:val="left" w:pos="3070"/>
                 <w:tab w:val="left" w:pos="5373"/>
                 <w:tab w:val="left" w:pos="7311"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:ind w:left="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Integrated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>II</w:t>
@@ -29933,72 +14890,72 @@
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="634D9C8F" w14:textId="77777777">
+      <w:tr w:rsidR="00510261" w14:paraId="503E9C45" w14:textId="77777777" w:rsidTr="00510261">
         <w:trPr>
           <w:trHeight w:val="9466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10143" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61158CB2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="5CDF0C17" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:sz w:val="29"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12C37444" w14:textId="50687BD0" w:rsidR="0061137D" w:rsidRDefault="006A7BBA" w:rsidP="007C54CC">
+          <w:p w14:paraId="73DFB53B" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="468" w:lineRule="exact"/>
               <w:ind w:left="300" w:right="217" w:firstLine="299"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>위</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="11"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
@@ -30143,85 +15100,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>지원자로서</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="11"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007C54CC">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2027</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>년</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B90D51">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>월말</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="-88"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
@@ -30371,148 +15319,131 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>추천합니다</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F5001E2" w14:textId="2E98D389" w:rsidR="007C54CC" w:rsidRPr="007C54CC" w:rsidRDefault="007C54CC" w:rsidP="007C54CC">
+          <w:p w14:paraId="68388155" w14:textId="77777777" w:rsidR="00510261" w:rsidRPr="007C54CC" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="468" w:lineRule="exact"/>
               <w:ind w:left="300" w:right="217" w:firstLine="299"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve">I recommend the above applicant for the Master’s-Doctoral Integrated II program </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">I recommend the above applicant for the Master’s-Doctoral Integrated II program (for changing degree programs) since the person will earn 15 credits or more in the current Master’s program but will not graduate at the end of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+                <w:b/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>( for</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>February</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C54CC">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> changing degree programs) since the person will earn 15 credits or more in the current Master’s program but will not graduate at the end of </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>February</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="007C54CC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 20</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AC67F1B" w14:textId="77777777" w:rsidR="00510261" w:rsidRPr="007C1DF3" w:rsidRDefault="00510261" w:rsidP="00510261">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C0717DD" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="072B1FBA" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:rPr>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>25</w:t>
-[...38 lines deleted...]
-          <w:p w14:paraId="507E86E8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C6CDD04" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="488" w:lineRule="exact"/>
               <w:ind w:left="3087"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="49"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
@@ -30595,51 +15526,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="33"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>확인합니다</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="210A65BF" w14:textId="18CF77C4" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="1767B002" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="384" w:lineRule="exact"/>
               <w:ind w:left="3087"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>수료자</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="23"/>
                 <w:sz w:val="24"/>
@@ -30653,89 +15584,79 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>및</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>수료예정자</w:t>
             </w:r>
-            <w:r w:rsidR="007C54CC">
-[...14 lines deleted...]
-              <w:t>5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>(2027</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>년</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="23"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B90D51">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>월</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -30790,57 +15711,59 @@
                 <w:b/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>없습니다</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26EE26B5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="7FD7F020" w14:textId="77777777" w:rsidR="00510261" w:rsidRPr="007C54CC" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="461" w:lineRule="exact"/>
               <w:ind w:left="3087"/>
               <w:rPr>
+                <w:b/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:hAnsi="함초롬바탕"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:hAnsi="함초롬바탕"/>
                 <w:b/>
                 <w:spacing w:val="36"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
@@ -30935,213 +15858,188 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="47"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>graduated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
             <w:r w:rsidRPr="007C54CC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>An applicant who completed or will complete a master’s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C54CC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">program in </w:t>
             </w:r>
-            <w:r w:rsidR="00B90D51">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ko-KR"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00E745BD">
+              </w:rPr>
+              <w:t xml:space="preserve">February </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C54CC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007C54CC">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C54CC">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ko-KR"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cannot apply to it.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A23ECB2" w14:textId="77777777" w:rsidR="00510261" w:rsidRPr="007C54CC" w:rsidRDefault="00510261" w:rsidP="00510261">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> cannot apply to it.</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="149CA535" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F3C1FE2" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="19"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>DD.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="11"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">MM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="19"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="11"/>
                 <w:sz w:val="26"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>YYYY.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="587A93B5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="70A01C48" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:sz w:val="39"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71815C18" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="4969E7AC" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5414"/>
                 <w:tab w:val="left" w:pos="8194"/>
               </w:tabs>
               <w:ind w:left="3987"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>부산대학교</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -31172,91 +16070,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>학과</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>학과장</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AB700A7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="7EE99283" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43"/>
               <w:ind w:right="814"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(Department</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="17"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Head)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29A0CAEE" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="61A6B468" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1895D226" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="5363EDB2" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9088"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:left="5316"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>성</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="-27"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -31284,60 +16182,60 @@
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>인</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46ABAC6F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="3BA29F6E" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4302F3BE" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="68CB09AA" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="621"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>부</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="58"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -31420,4675 +16318,561 @@
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>장</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:spacing w:val="58"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>귀하</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="337C004D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="0D6A697C" w14:textId="77777777" w:rsidR="00552A4E" w:rsidRPr="00552A4E" w:rsidRDefault="00552A4E" w:rsidP="00552A4E">
       <w:pPr>
-        <w:rPr>
-[...9 lines deleted...]
-        </w:sectPr>
+        <w:pStyle w:val="ac"/>
+        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recommendation Letter (For Applicants Changing Their Degree Program to Integrated II) </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="37246875" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="08404D14" w14:textId="77777777" w:rsidR="0061137D" w:rsidRPr="00552A4E" w:rsidRDefault="0061137D">
       <w:pPr>
-        <w:rPr>
-[...4091 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId29"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0061137D" w:rsidRPr="00552A4E">
+          <w:headerReference w:type="default" r:id="rId19"/>
           <w:pgSz w:w="11900" w:h="16820"/>
           <w:pgMar w:top="1100" w:right="620" w:bottom="680" w:left="720" w:header="792" w:footer="485" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48120D88" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+    <w:p w14:paraId="5C6EE567" w14:textId="77777777" w:rsidR="0061137D" w:rsidRPr="00552A4E" w:rsidRDefault="006A7BBA">
       <w:pPr>
         <w:spacing w:before="63"/>
         <w:ind w:left="129"/>
         <w:rPr>
-          <w:rFonts w:ascii="휴먼모음T"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003021DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidR="003021DF" w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>nly</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F97DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidR="00F97DC3" w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="003021DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidR="003021DF" w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>epartment</w:t>
       </w:r>
-      <w:r w:rsidR="00F97DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidR="00F97DC3" w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="00F97DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidR="00F97DC3" w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>mathematics</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779DF49E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+    <w:p w14:paraId="758999CF" w14:textId="3F5945AC" w:rsidR="0061137D" w:rsidRPr="00552A4E" w:rsidRDefault="006A7BBA" w:rsidP="00552A4E">
       <w:pPr>
         <w:ind w:left="129"/>
         <w:rPr>
-          <w:rFonts w:ascii="휴먼모음T" w:hAnsi="휴먼모음T"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="굴림" w:hAnsi="굴림"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T" w:hAnsi="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T" w:hAnsi="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>get</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T" w:hAnsi="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T" w:hAnsi="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>recommendation</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T" w:hAnsi="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>letter</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T" w:hAnsi="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T" w:hAnsi="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>home</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T" w:hAnsi="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>university’s</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T" w:hAnsi="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>professor.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="144" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2284"/>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="2436"/>
         <w:gridCol w:w="2567"/>
         <w:gridCol w:w="1881"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0061137D" w14:paraId="7458C4F1" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="0B35B111" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1895"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10127" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8CE6DD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="3ADE86FF" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6781A9B7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="05EDB497" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="2312" w:right="2285"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>RECOMMENDATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="15"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LETTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="73F8B1D9" w14:textId="77777777" w:rsidTr="007C54CC">
+      <w:tr w:rsidR="0061137D" w14:paraId="73B5577D" w14:textId="77777777" w:rsidTr="007C54CC">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2284" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C884E3C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="25D69319" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="642E10DD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="33D5E938" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="271" w:lineRule="auto"/>
               <w:ind w:left="591" w:right="358" w:hanging="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
               <w:t>Recommendee</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:spacing w:val="-59"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
               <w:t>Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5649C98C" w14:textId="77777777" w:rsidR="007C54CC" w:rsidRDefault="007C54CC" w:rsidP="007C54CC">
+          <w:p w14:paraId="3060D998" w14:textId="77777777" w:rsidR="007C54CC" w:rsidRDefault="007C54CC" w:rsidP="007C54CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>성명</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67C5E2D6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="007C54CC" w:rsidP="007C54CC">
+          <w:p w14:paraId="0E88644E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="007C54CC" w:rsidP="007C54CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="006A7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D9C29EC" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="217CADC6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B011814" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="007C54CC" w:rsidP="007C54CC">
+          <w:p w14:paraId="47234990" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="007C54CC" w:rsidP="007C54CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="131"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>생년월일(</w:t>
             </w:r>
             <w:r w:rsidR="006A7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="006A7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:spacing w:val="46"/>
@@ -36109,672 +16893,685 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006A7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
               <w:t>Birth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54058CD5" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="2FCA01D7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="49464455" w14:textId="77777777" w:rsidTr="007C54CC">
+      <w:tr w:rsidR="0061137D" w14:paraId="12508AFA" w14:textId="77777777" w:rsidTr="007C54CC">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26CBD64F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="0EEA5411" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74E94D91" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="4EA7DB2E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3551AEB6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="189046BC" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19A8397C" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA" w:rsidP="007C54CC">
+          <w:p w14:paraId="71F657A9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA" w:rsidP="007C54CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="293" w:lineRule="exact"/>
               <w:ind w:left="204" w:right="176"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>수험번호</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="65B21AD1" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA" w:rsidP="007C54CC">
+          <w:p w14:paraId="128DE589" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA" w:rsidP="007C54CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:left="204" w:right="205"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
               <w:t>(Application</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:spacing w:val="41"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
               <w:t>Number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CBBBCC8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="68AB650D" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061137D" w14:paraId="1780C76A" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="05C14305" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="10585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10127" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="27B85E80" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="36F057D6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="670E245F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="3D667D5E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2496427B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="1FE443B6" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="338126BA" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="13065850" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CB77054" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="7576BB91" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="245D40A7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="6706A6F4" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2885FD25" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="053FD375" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="374D29F1" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="7C9FE9CB" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="264ED08E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="1DD91D17" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38A38E6F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="2D3DB713" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="759C10A9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="33A524D3" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F382983" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="61829315" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="289D8C30" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="69518410" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F17E22F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="7744482E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="124CE943" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="1191FBE8" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B9D6E0E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="2879BC0A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5193EA33" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="612F8D6B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="328C7B92" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+          <w:p w14:paraId="78512E24" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="31"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="526D7019" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="5D6406F9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2311" w:right="2285"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>DD.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="21"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="11"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">MM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="11"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B7243AD" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="616C6DE0" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
               <w:t>Recommender</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="799B2075" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="17C0080A" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="47"/>
               <w:ind w:left="3700"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Affiliation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:spacing w:val="49"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="4F3915D3" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="3D011D0F" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:ind w:left="3700"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Title(position)</w:t>
+              <w:t>Title(position</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:spacing w:val="45"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="5C071A17" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6EC48F7B" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8553"/>
               </w:tabs>
               <w:spacing w:before="174" w:line="267" w:lineRule="exact"/>
               <w:ind w:left="3700"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:spacing w:val="52"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>(Signature)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="426EE5EE" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
+    <w:p w14:paraId="6234C87E" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="0061137D">
       <w:pPr>
         <w:spacing w:line="267" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0061137D" w:rsidSect="005C65A0">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId31"/>
+        <w:sectPr w:rsidR="0061137D">
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
           <w:pgSz w:w="11900" w:h="16820"/>
           <w:pgMar w:top="1100" w:right="620" w:bottom="680" w:left="720" w:header="792" w:footer="485" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3377ACAF" w14:textId="77777777" w:rsidR="0061137D" w:rsidRPr="00F97DC3" w:rsidRDefault="00F97DC3" w:rsidP="00F97DC3">
+    <w:p w14:paraId="1DFC7406" w14:textId="77777777" w:rsidR="0061137D" w:rsidRPr="00552A4E" w:rsidRDefault="00F97DC3" w:rsidP="00F97DC3">
       <w:pPr>
         <w:spacing w:before="63"/>
         <w:ind w:left="129"/>
         <w:rPr>
-          <w:rFonts w:ascii="휴먼모음T"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(Only</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Department of dentistry)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="177" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2358"/>
         <w:gridCol w:w="1694"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="106"/>
         <w:gridCol w:w="505"/>
         <w:gridCol w:w="1016"/>
         <w:gridCol w:w="2484"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0061137D" w14:paraId="2DB94B0D" w14:textId="77777777">
+      <w:tr w:rsidR="0061137D" w14:paraId="7A5F95BB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6037" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="11288B85" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="78FBD362" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="751" w:lineRule="exact"/>
               <w:ind w:left="1828"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>희</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="48"/>
               </w:rPr>
@@ -36835,91 +17632,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>교</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="71"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>수</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B7D2DE7" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="6FE94232" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="522" w:lineRule="exact"/>
               <w:ind w:left="2212"/>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>(Potential</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="117"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="6C56E6C9" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="629D7212" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="751" w:lineRule="exact"/>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>승</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="48"/>
               </w:rPr>
@@ -36929,956 +17726,935 @@
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>낙</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="71"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>서</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CE08E20" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
+          <w:p w14:paraId="4D2E0AC2" w14:textId="77777777" w:rsidR="0061137D" w:rsidRDefault="006A7BBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="522" w:lineRule="exact"/>
               <w:ind w:left="212"/>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>Approval)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222C49" w14:paraId="5CE9A6FE" w14:textId="77777777">
+      <w:tr w:rsidR="00222C49" w14:paraId="5E85E4D0" w14:textId="77777777" w:rsidTr="0026648C">
         <w:trPr>
-          <w:trHeight w:val="628"/>
+          <w:trHeight w:val="637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3880FB01" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...2 lines deleted...]
-              <w:spacing w:before="187" w:line="387" w:lineRule="exact"/>
+          <w:p w14:paraId="40001E4B" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="187"/>
               <w:ind w:left="60" w:right="51"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Arial Unicode MS"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>인</w:t>
             </w:r>
-            <w:r w:rsidRPr="00222C49">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="25"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00222C49">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>적</w:t>
             </w:r>
-            <w:r w:rsidRPr="00222C49">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00222C49">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>사</w:t>
             </w:r>
-            <w:r w:rsidRPr="00222C49">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00222C49">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>항</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="472A2191" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="5F970AB8" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="60" w:right="51"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...22 lines deleted...]
-              <w:t>Information)</w:t>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Arial Unicode MS"/>
+                <w:w w:val="69"/>
+                <w:sz w:val="24"/>
+                <w:fitText w:val="1680" w:id="-367889919"/>
+              </w:rPr>
+              <w:t>(Personal Information</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Arial Unicode MS"/>
+                <w:spacing w:val="12"/>
+                <w:w w:val="69"/>
+                <w:sz w:val="24"/>
+                <w:fitText w:val="1680" w:id="-367889919"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3656871A" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...2 lines deleted...]
-              <w:spacing w:before="110" w:line="136" w:lineRule="auto"/>
+          <w:p w14:paraId="40832F21" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="110" w:line="120" w:lineRule="auto"/>
               <w:ind w:left="495" w:right="453" w:firstLine="62"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>성</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>명</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="-64"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:w w:val="90"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3089B89A" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...2 lines deleted...]
-              <w:spacing w:before="39"/>
+          <w:p w14:paraId="03B3C941" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="39" w:line="120" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Unicode MS"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Korean)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E7BC2B7" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...2 lines deleted...]
-              <w:spacing w:before="39"/>
+          <w:p w14:paraId="233C61EF" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="39" w:line="120" w:lineRule="auto"/>
               <w:ind w:left="31"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Unicode MS"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(English)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222C49" w14:paraId="6C1DBC0B" w14:textId="77777777">
+      <w:tr w:rsidR="00222C49" w14:paraId="415E41FA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AB8472D" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="51A7FB58" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A8F4836" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...2 lines deleted...]
-              <w:spacing w:before="121" w:line="136" w:lineRule="auto"/>
+          <w:p w14:paraId="34623B82" w14:textId="5EE0132B" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="121"/>
               <w:ind w:left="48" w:right="20" w:firstLine="326"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>생년월일</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Date</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Birth)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45D228AB" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3791AA37" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A6EF4ED" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...2 lines deleted...]
-              <w:spacing w:before="121" w:line="136" w:lineRule="auto"/>
+          <w:p w14:paraId="6A3BDE76" w14:textId="1016FDD3" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="121"/>
               <w:ind w:left="125" w:right="103" w:firstLine="340"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>국</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>적</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Nationality)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DB6E28A" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="15D256F2" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222C49" w14:paraId="5888387C" w14:textId="77777777">
+      <w:tr w:rsidR="00222C49" w14:paraId="7DC67754" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BC3F233" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="5815F946" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="927"/>
               </w:tabs>
-              <w:spacing w:before="24" w:line="329" w:lineRule="exact"/>
+              <w:spacing w:before="24"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>전</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>공</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="372F6046" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...2 lines deleted...]
-              <w:spacing w:line="322" w:lineRule="exact"/>
+          <w:p w14:paraId="5E08CA05" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Unicode MS"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(Major)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7790" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F8D3DCA" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="123B089F" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222C49" w14:paraId="07A46236" w14:textId="77777777">
+      <w:tr w:rsidR="00222C49" w14:paraId="4173A56F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CEBDF89" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...2 lines deleted...]
-              <w:spacing w:before="150" w:line="136" w:lineRule="auto"/>
+          <w:p w14:paraId="41DCBADD" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
               <w:ind w:left="106" w:right="81" w:firstLine="587"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>수험번호</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Application</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="7"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7790" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FEB7996" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4BF9991C" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222C49" w14:paraId="26610FE7" w14:textId="77777777">
+      <w:tr w:rsidR="00222C49" w14:paraId="6B477AA6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="797"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="485868B0" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
-[...2 lines deleted...]
-              <w:spacing w:before="120" w:line="136" w:lineRule="auto"/>
+          <w:p w14:paraId="0C9E5A23" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
               <w:ind w:left="290" w:right="228" w:hanging="52"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>지</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>원</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>과</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="61"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>정</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...55 lines deleted...]
-              <w:t>study)</w:t>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:w w:val="76"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="1710" w:id="-367889920"/>
+              </w:rPr>
+              <w:t>(Desired program of study</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="19"/>
+                <w:w w:val="76"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="1710" w:id="-367889920"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02B51530" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="31F496C8" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:ascii="휴먼모음T"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77FA7F77" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="0F4934A0" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="348"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>석사</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
               </w:rPr>
-              <w:t>(Master's)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Master's)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="31"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FF8FECD" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="067499EC" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:ascii="휴먼모음T"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E53F814" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="4241A443" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="0026648C" w:rsidRDefault="00222C49" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="47"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>박사</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
               </w:rPr>
-              <w:t>(Doctoral)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Doctoral)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="39"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222C49" w14:paraId="6A07EF78" w14:textId="77777777">
+      <w:tr w:rsidR="00222C49" w14:paraId="1432A541" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="9108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10148" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="74ABD579" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="30392A1E" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="21"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F298AE0" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="1C118576" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7105"/>
               </w:tabs>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:left="322" w:right="307" w:firstLine="299"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>상기</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
@@ -37951,111 +18727,113 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="59"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>지도를</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="61"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>요청</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="-80"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>하였기에</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="67"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>이를</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="65"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>승낙합니다.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77C1A065" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="6739BB0F" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17" w:line="223" w:lineRule="auto"/>
               <w:ind w:left="322" w:right="306" w:firstLine="299"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -38074,61 +18852,61 @@
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>ave hereby grant approval to guide the above student as Supervisor for the Master</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsiaTheme="minorEastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsiaTheme="minorEastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>s or PhD courses in the Department of Dentistry, Pusan National University Graduate School.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A33279E" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="2CCA1B52" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7783CC02" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="6086EFB4" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="607" w:right="592"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="46"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
@@ -38139,51 +18917,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="46"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16367359" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="33A6C134" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="271" w:line="418" w:lineRule="exact"/>
               <w:ind w:right="67"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>부산대학교</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="59"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
@@ -38194,51 +18972,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>일반대학원</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="56"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>치의학과</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41F3D24E" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="1F4EC88D" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="348" w:lineRule="exact"/>
               <w:ind w:right="67"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>(The</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -38333,145 +19111,162 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>Graduate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>School)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41D7E449" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="2C7088D7" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4152"/>
               </w:tabs>
               <w:spacing w:line="521" w:lineRule="exact"/>
               <w:ind w:left="3553"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>직</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:tab/>
               <w:t>급</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>(Position)</w:t>
+              <w:t>(Position</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="33"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="125D9838" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="743E5BBF" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4188"/>
                 <w:tab w:val="left" w:pos="8088"/>
               </w:tabs>
               <w:spacing w:before="82"/>
               <w:ind w:left="3589"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>성</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
               <w:t>명(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="-19"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="-19"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="50"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -38481,61 +19276,61 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:tab/>
               <w:t>(인</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>(Signature)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA54BB3" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="17529EB5" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F55E412" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="579F4405" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="365" w:lineRule="exact"/>
               <w:ind w:left="12" w:right="3726"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -38645,51 +19440,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>email</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>below</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D1B82C6" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="14014B7C" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="365" w:lineRule="exact"/>
               <w:ind w:left="381"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>School</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -38745,112 +19540,112 @@
               <w:t>National</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="16"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32">
+            <w:hyperlink r:id="rId22">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Unicode MS"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:t>&lt;pnu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33">
+            <w:hyperlink r:id="rId23">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Unicode MS"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:t>entistry@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43749FB3" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="10B99B75" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C1F7196" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="3B8D8EF4" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D558659" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="40B1EA00" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="250FCBBE" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+          <w:p w14:paraId="046AE728" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="607" w:right="4394"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ"/>
                 <w:b/>
                 <w:sz w:val="34"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="42"/>
               </w:rPr>
               <w:t>부</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="75"/>
                 <w:w w:val="105"/>
@@ -38965,193 +19760,181 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ"/>
                 <w:b/>
                 <w:spacing w:val="75"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="42"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="34"/>
               </w:rPr>
               <w:t>귀하</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D7AB851" w14:textId="77777777" w:rsidR="006A7BBA" w:rsidRDefault="006A7BBA"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="619D6FD8" w14:textId="77777777" w:rsidR="003042E0" w:rsidRDefault="003042E0">
+    <w:p w14:paraId="31445305" w14:textId="77777777" w:rsidR="003042E0" w:rsidRDefault="003042E0">
       <w:pPr>
-        <w:sectPr w:rsidR="003042E0" w:rsidSect="005C65A0">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId35"/>
+        <w:sectPr w:rsidR="003042E0">
+          <w:headerReference w:type="default" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
           <w:pgSz w:w="11900" w:h="16820"/>
           <w:pgMar w:top="1100" w:right="620" w:bottom="680" w:left="720" w:header="792" w:footer="485" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FD8A8D4" w14:textId="010A597A" w:rsidR="00DF1417" w:rsidRDefault="00F97DC3" w:rsidP="00F97DC3">
+    <w:p w14:paraId="2531B5CB" w14:textId="18207071" w:rsidR="00DF1417" w:rsidRPr="00552A4E" w:rsidRDefault="00F97DC3" w:rsidP="008E577A">
       <w:pPr>
         <w:spacing w:before="63"/>
         <w:ind w:left="129"/>
         <w:rPr>
-          <w:rFonts w:ascii="휴먼모음T" w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ko-KR"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(Only</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">Department </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕" w:hint="eastAsia"/>
+        <w:t>Department of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9493D" w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:eastAsia="ko-KR"/>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Korean Medicine and Convergence Korean Medical Science)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="177" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2358"/>
         <w:gridCol w:w="1694"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="106"/>
         <w:gridCol w:w="505"/>
         <w:gridCol w:w="1016"/>
         <w:gridCol w:w="2484"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C3734C" w14:paraId="589E245D" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="00222C49" w14:paraId="6E2ACB19" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6037" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="64ED30A2" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="7F17F174" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="751" w:lineRule="exact"/>
               <w:ind w:left="1828"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>희</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="48"/>
               </w:rPr>
@@ -39212,91 +19995,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>교</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="71"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>수</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A6FA764" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="5496DEA2" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="522" w:lineRule="exact"/>
               <w:ind w:left="2212"/>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>(Potential</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="117"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="2875A0CA" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="3AE7D17B" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="751" w:lineRule="exact"/>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>승</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="48"/>
               </w:rPr>
@@ -39306,83 +20089,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>낙</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="71"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>서</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43A629CB" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="6A5C3359" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00713161">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="522" w:lineRule="exact"/>
               <w:ind w:left="212"/>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>Approval)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3734C" w14:paraId="1612C414" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="00222C49" w14:paraId="31D10EB9" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45E5F8E6" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRPr="00222C49" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="7ABE8241" w14:textId="77777777" w:rsidR="00222C49" w:rsidRPr="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="187" w:line="387" w:lineRule="exact"/>
               <w:ind w:left="60" w:right="51"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>인</w:t>
             </w:r>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="25"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -39402,509 +20185,509 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>사</w:t>
             </w:r>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>항</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="228A65B9" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="7997E155" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="60" w:right="51"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(Personal</w:t>
             </w:r>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Information)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="326D3FB4" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="52AC8578" w14:textId="220EFBF6" w:rsidR="00222C49" w:rsidRDefault="0026648C" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="110" w:line="136" w:lineRule="auto"/>
               <w:ind w:left="495" w:right="453" w:firstLine="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>성</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>명</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="-64"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:w w:val="90"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24319989" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="3F8935B8" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Korean)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DDBD8A4" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="0DDEA79E" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:ind w:left="31"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(English)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3734C" w14:paraId="2F975AF6" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="00222C49" w14:paraId="5357B6FD" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68F8E517" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="3C2E9D22" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F799B8B" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
-[...2 lines deleted...]
-              <w:spacing w:before="121" w:line="136" w:lineRule="auto"/>
+          <w:p w14:paraId="634EF798" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="121"/>
               <w:ind w:left="48" w:right="20" w:firstLine="326"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>생년월일</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Date</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Birth)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6750E475" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="677D5EAE" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="255948DA" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
-[...2 lines deleted...]
-              <w:spacing w:before="121" w:line="136" w:lineRule="auto"/>
+          <w:p w14:paraId="4FA61898" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="121"/>
               <w:ind w:left="125" w:right="103" w:firstLine="340"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>국</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>적</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Nationality)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D4C9FB2" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="320A61D3" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3734C" w14:paraId="6A6E3CFD" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="00222C49" w14:paraId="3845FFF3" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C896D67" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="6713F1DB" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="927"/>
               </w:tabs>
               <w:spacing w:before="24" w:line="329" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>전</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>공</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F36E0B0" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="0332589F" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="322" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(Major)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7790" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1756725E" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="3D7E7B1E" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3734C" w14:paraId="2BCC6713" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="00222C49" w14:paraId="49CE71A3" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2226A2A2" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="7078D3C8" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="150" w:line="136" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="81" w:firstLine="587"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>수험번호</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -39923,74 +20706,74 @@
                 <w:spacing w:val="7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7790" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F39E9D5" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="66619CEF" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3734C" w14:paraId="26C7613B" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="00222C49" w14:paraId="1AE3D674" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="797"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B9AFD72" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="0FEA5AE0" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:line="136" w:lineRule="auto"/>
               <w:ind w:left="290" w:right="228" w:hanging="52"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>지</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -40079,431 +20862,740 @@
                 <w:spacing w:val="-52"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>study)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63F9EB6F" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
-[...12 lines deleted...]
-              <w:ind w:left="348"/>
+          <w:p w14:paraId="2CAD02FE" w14:textId="1C579AAB" w:rsidR="00222C49" w:rsidRDefault="00455B9C" w:rsidP="00222C49">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:firstLine="135"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+                <w:w w:val="105"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>한의학과</w:t>
+            </w:r>
+            <w:r w:rsidR="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
+                <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:spacing w:val="31"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:w w:val="105"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>orean Medicine</w:t>
+            </w:r>
+            <w:r w:rsidR="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-              </w:rPr>
-              <w:t>□</w:t>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="045885EC" w14:textId="11322597" w:rsidR="00222C49" w:rsidRPr="00222C49" w:rsidRDefault="00455B9C" w:rsidP="00455B9C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:w w:val="105"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:w w:val="105"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>융합한의과학과</w:t>
+            </w:r>
+            <w:r w:rsidR="00222C49">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:w w:val="105"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:w w:val="105"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:w w:val="105"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>onvergence Korean Medical Science</w:t>
+            </w:r>
+            <w:r w:rsidR="00222C49">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:w w:val="105"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D9038EC" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
-[...12 lines deleted...]
-              <w:ind w:left="47"/>
+          <w:p w14:paraId="53165253" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>석사(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>Master’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
               </w:rPr>
-              <w:t>박사</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> □</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   박사(Doctoral)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:w w:val="105"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
               </w:rPr>
-              <w:t>Doctoral)</w:t>
-            </w:r>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A611EB5" w14:textId="77777777" w:rsidR="00FC401A" w:rsidRDefault="00FC401A" w:rsidP="00222C49">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
-                <w:spacing w:val="39"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>석사(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>Master’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
               </w:rPr>
+              <w:t xml:space="preserve"> □</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:w w:val="105"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   박사(Doctoral)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:w w:val="105"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:w w:val="105"/>
+              </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3734C" w14:paraId="0442807E" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="00222C49" w14:paraId="4766E2B8" w14:textId="77777777" w:rsidTr="00713161">
         <w:trPr>
           <w:trHeight w:val="9108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10148" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="49E9CD3B" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="31A6EBAB" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="21"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="203928E1" w14:textId="0C7BA5E0" w:rsidR="00C3734C" w:rsidRPr="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00C3734C">
-[...4 lines deleted...]
-              <w:ind w:left="300" w:right="300"/>
+          <w:p w14:paraId="6BABDC8E" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7105"/>
+              </w:tabs>
+              <w:spacing w:line="220" w:lineRule="auto"/>
+              <w:ind w:left="322" w:right="307" w:firstLine="299"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...12 lines deleted...]
-                <w:spacing w:val="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
-[...8 lines deleted...]
-                <w:spacing w:val="6"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>상기</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:spacing w:val="68"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>학생이</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:spacing w:val="67"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>일반대학원</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:spacing w:val="69"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:spacing w:val="69"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:spacing w:val="69"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>학과</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="30"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
-                <w:u w:val="single"/>
-[...8 lines deleted...]
-                <w:spacing w:val="6"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>과정의</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:spacing w:val="59"/>
                 <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>지도를</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:spacing w:val="61"/>
                 <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
-[...10 lines deleted...]
-              <w:ind w:left="300" w:right="300"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>요청</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:spacing w:val="-80"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>하였기에</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:spacing w:val="67"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이를</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:spacing w:val="65"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>승낙합니다.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B3920D5" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="223" w:lineRule="auto"/>
+              <w:ind w:left="322" w:right="306" w:firstLine="299"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>ave hereby grant approval to guide the above student as Supervisor for the Master</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s or PhD courses in the Department of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C01C0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C01C0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                        ),              </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pusan National University Graduate School.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19AD5EED" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...18 lines deleted...]
-              <w:ind w:left="300" w:right="300"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B1F71E1" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="607" w:right="592"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...27 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1753B212" w14:textId="76C97089" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>DD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS"/>
+                <w:spacing w:val="46"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>MM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS"/>
+                <w:spacing w:val="46"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>YYYY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70609F06" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="271" w:line="418" w:lineRule="exact"/>
               <w:ind w:right="67"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>부산대학교</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="59"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>일반대학원</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="56"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>한의</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="30"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         )</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>학과</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00E328F8" w14:textId="7B494E41" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="45C1A4A9" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="348" w:lineRule="exact"/>
               <w:ind w:right="67"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>(The</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -40515,57 +21607,65 @@
               <w:t>Dept</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="31"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕" w:hint="eastAsia"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003021DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
-                <w:lang w:eastAsia="ko-KR"/>
-[...1 lines deleted...]
-              <w:t>Korean Medicine</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003021DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 )</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="33"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>Pusan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -40606,51 +21706,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>Graduate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>School)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25A77010" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="30D6CE6C" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4152"/>
               </w:tabs>
               <w:spacing w:line="521" w:lineRule="exact"/>
               <w:ind w:left="3553"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>직</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:tab/>
@@ -40666,51 +21766,51 @@
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="33"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="2382D19C" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="3BB9D5B5" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4188"/>
                 <w:tab w:val="left" w:pos="8088"/>
               </w:tabs>
               <w:spacing w:before="82"/>
               <w:ind w:left="3589"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>성</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
@@ -40771,115 +21871,116 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:tab/>
               <w:t>(인</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>(Signature)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CB00AB3" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="63485DBD" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15585322" w14:textId="542A5B80" w:rsidR="00C3734C" w:rsidRPr="00030EA0" w:rsidRDefault="00030EA0" w:rsidP="00030EA0">
-[...34 lines deleted...]
-          <w:p w14:paraId="787A0136" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="232AE916" w14:textId="37E49414" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57118F64" w14:textId="57B6DE25" w:rsidR="00455B9C" w:rsidRDefault="00455B9C" w:rsidP="00222C49">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D752416" w14:textId="31F61006" w:rsidR="00455B9C" w:rsidRDefault="00455B9C" w:rsidP="00222C49">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47D17A37" w14:textId="77777777" w:rsidR="00455B9C" w:rsidRDefault="00455B9C" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B8D67DB" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="403CC24A" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="휴먼모음T"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75F66DCA" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7AD6247B" w14:textId="77777777" w:rsidR="00C3734C" w:rsidRDefault="00C3734C" w:rsidP="00513478">
+          <w:p w14:paraId="09DEE795" w14:textId="77777777" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="00222C49">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="607" w:right="4394"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ"/>
                 <w:b/>
                 <w:sz w:val="34"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="42"/>
               </w:rPr>
               <w:t>부</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="75"/>
                 <w:w w:val="105"/>
@@ -40994,205 +22095,173 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ"/>
                 <w:b/>
                 <w:spacing w:val="75"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="42"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="34"/>
               </w:rPr>
               <w:t>귀하</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21E8086B" w14:textId="77777777" w:rsidR="0082282C" w:rsidRDefault="0082282C">
+    <w:p w14:paraId="74B97A49" w14:textId="77777777" w:rsidR="00AC0C37" w:rsidRDefault="00AC0C37" w:rsidP="004103F4">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:headerReference w:type="default" r:id="rId36"/>
+        <w:sectPr w:rsidR="00AC0C37">
+          <w:headerReference w:type="default" r:id="rId26"/>
           <w:pgSz w:w="11900" w:h="16820"/>
           <w:pgMar w:top="1100" w:right="620" w:bottom="680" w:left="720" w:header="792" w:footer="485" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3529887F" w14:textId="77777777" w:rsidR="0082282C" w:rsidRDefault="0082282C">
-[...13 lines deleted...]
-    <w:p w14:paraId="53E26C34" w14:textId="77777777" w:rsidR="0082282C" w:rsidRPr="00F97DC3" w:rsidRDefault="0082282C" w:rsidP="0082282C">
+    <w:p w14:paraId="594FE6B9" w14:textId="77777777" w:rsidR="00AC0C37" w:rsidRPr="00552A4E" w:rsidRDefault="00AC0C37" w:rsidP="00AC0C37">
       <w:pPr>
         <w:spacing w:before="63"/>
         <w:ind w:left="129"/>
         <w:rPr>
-          <w:rFonts w:ascii="휴먼모음T"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(Only</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="휴먼모음T"/>
+      <w:r w:rsidRPr="00552A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>Department of law and Department of women</w:t>
-[...13 lines deleted...]
-        <w:t>s studies)</w:t>
+        <w:t>Department of law and Department of women’s studies)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="177" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2358"/>
         <w:gridCol w:w="1694"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="106"/>
         <w:gridCol w:w="505"/>
         <w:gridCol w:w="1016"/>
         <w:gridCol w:w="2484"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0022423B" w14:paraId="0497C465" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="00AC0C37" w14:paraId="0A96733A" w14:textId="77777777" w:rsidTr="00593930">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6037" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="2E228A85" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="5CC3735D" w14:textId="77777777" w:rsidR="00AC0C37" w:rsidRDefault="00AC0C37" w:rsidP="00593930">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="751" w:lineRule="exact"/>
               <w:ind w:left="1828"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>희</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="48"/>
               </w:rPr>
@@ -41253,91 +22322,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>교</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="71"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>수</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E28E68E" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="512D9E1C" w14:textId="77777777" w:rsidR="00AC0C37" w:rsidRDefault="00AC0C37" w:rsidP="00593930">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="522" w:lineRule="exact"/>
               <w:ind w:left="2212"/>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>(Potential</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="117"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w14:paraId="0221D86A" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="5E178484" w14:textId="77777777" w:rsidR="00AC0C37" w:rsidRDefault="00AC0C37" w:rsidP="00593930">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="751" w:lineRule="exact"/>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>승</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="48"/>
               </w:rPr>
@@ -41347,83 +22416,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>낙</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="71"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>서</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="677813AD" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="4743AED1" w14:textId="77777777" w:rsidR="00AC0C37" w:rsidRDefault="00AC0C37" w:rsidP="00593930">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="522" w:lineRule="exact"/>
               <w:ind w:left="212"/>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>Approval)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022423B" w14:paraId="34F35D2A" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="00AC0C37" w14:paraId="64A8B85F" w14:textId="77777777" w:rsidTr="00593930">
         <w:trPr>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D561A6D" w14:textId="77777777" w:rsidR="0022423B" w:rsidRPr="00222C49" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="48CF2FBE" w14:textId="77777777" w:rsidR="00AC0C37" w:rsidRPr="00222C49" w:rsidRDefault="00AC0C37" w:rsidP="00593930">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="187" w:line="387" w:lineRule="exact"/>
               <w:ind w:left="60" w:right="51"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>인</w:t>
             </w:r>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="25"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -41443,509 +22512,509 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>사</w:t>
             </w:r>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>항</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B40A93A" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="4F67644A" w14:textId="77777777" w:rsidR="00AC0C37" w:rsidRDefault="00AC0C37" w:rsidP="00593930">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="60" w:right="51"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(Personal</w:t>
             </w:r>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00222C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Information)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AA909E8" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="4C7F43AC" w14:textId="747D988E" w:rsidR="00AC0C37" w:rsidRDefault="0026648C" w:rsidP="00593930">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="110" w:line="136" w:lineRule="auto"/>
               <w:ind w:left="495" w:right="453" w:firstLine="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>성</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>명</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="-64"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0026648C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:w w:val="90"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41EE0297" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="495400B0" w14:textId="77777777" w:rsidR="00AC0C37" w:rsidRDefault="00AC0C37" w:rsidP="00593930">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Korean)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62E637B1" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="36AB4CA9" w14:textId="77777777" w:rsidR="00AC0C37" w:rsidRDefault="00AC0C37" w:rsidP="00593930">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:ind w:left="31"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(English)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022423B" w14:paraId="168872EF" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="0026648C" w14:paraId="52C44C18" w14:textId="77777777" w:rsidTr="00593930">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7749E241" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="37B61191" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6879DB2F" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
-[...2 lines deleted...]
-              <w:spacing w:before="121" w:line="136" w:lineRule="auto"/>
+          <w:p w14:paraId="5ECCC795" w14:textId="4F15CE44" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="121"/>
               <w:ind w:left="48" w:right="20" w:firstLine="326"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>생년월일</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Date</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Birth)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25DA98C8" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="71118C26" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E23EA0D" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
-[...2 lines deleted...]
-              <w:spacing w:before="121" w:line="136" w:lineRule="auto"/>
+          <w:p w14:paraId="493A72A8" w14:textId="2690E496" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="121"/>
               <w:ind w:left="125" w:right="103" w:firstLine="340"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>국</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>적</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00455B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Nationality)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52D6D3CE" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="624D83C0" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022423B" w14:paraId="0FC13BC5" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="0026648C" w14:paraId="592D13F3" w14:textId="77777777" w:rsidTr="00593930">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BAE0049" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="4FA80B69" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="927"/>
               </w:tabs>
               <w:spacing w:before="24" w:line="329" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>전</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>공</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D4DB29C" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="7CCA9B0D" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="322" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(Major)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7790" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18C9C618" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="03AB2EBF" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022423B" w14:paraId="2EE302D7" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="0026648C" w14:paraId="55406DED" w14:textId="77777777" w:rsidTr="00593930">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="031EBF20" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="316344D1" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="150" w:line="136" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="81" w:firstLine="587"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>수험번호</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -41964,74 +23033,74 @@
                 <w:spacing w:val="7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7790" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D96D7D6" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="4853E336" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022423B" w14:paraId="2555716D" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="0026648C" w14:paraId="5BF680D6" w14:textId="77777777" w:rsidTr="00593930">
         <w:trPr>
           <w:trHeight w:val="797"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55F0B145" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="23C5F8BD" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:line="136" w:lineRule="auto"/>
               <w:ind w:left="290" w:right="228" w:hanging="52"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>지</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -42120,70 +23189,70 @@
                 <w:spacing w:val="-52"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>study)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DCD82A1" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="7CE423C1" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:firstLine="135"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:w w:val="105"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>법학과(Law)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="201916CF" w14:textId="77777777" w:rsidR="0022423B" w:rsidRPr="00222C49" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="573C8CB0" w14:textId="77777777" w:rsidR="0026648C" w:rsidRPr="00222C49" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:firstLine="135"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:w w:val="105"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>여성학전공(Women</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:w w:val="105"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>’s</w:t>
             </w:r>
@@ -42200,51 +23269,51 @@
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:w w:val="105"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D8CBF23" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="48EE133B" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>석사(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>Master’s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
@@ -42260,51 +23329,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">   박사(Doctoral)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:w w:val="105"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B8DADE9" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="7064895C" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>석사(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>Master’s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="ko-KR"/>
@@ -42322,71 +23391,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">   박사(Doctoral)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:w w:val="105"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022423B" w14:paraId="5FDAFF33" w14:textId="77777777" w:rsidTr="00513478">
+      <w:tr w:rsidR="0026648C" w14:paraId="62C0E73A" w14:textId="77777777" w:rsidTr="00593930">
         <w:trPr>
           <w:trHeight w:val="9108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10148" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="59ED3BC3" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="1AB979AC" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="21"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D1A8785" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="587D6C7C" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7105"/>
               </w:tabs>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:left="322" w:right="307" w:firstLine="299"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>상기</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
@@ -42539,51 +23608,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>이를</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="65"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>승낙합니다.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCDF7CB" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="5EB7C94E" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17" w:line="223" w:lineRule="auto"/>
               <w:ind w:left="322" w:right="306" w:firstLine="299"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -42622,61 +23691,61 @@
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">s or PhD courses in the Department of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsiaTheme="minorEastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">(  </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsiaTheme="minorEastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">                        ),               Pusan National University Graduate School.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61A817F6" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="4BB2A3A1" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08AC23E5" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="1F3C3FB7" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="607" w:right="592"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="46"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
@@ -42687,51 +23756,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="46"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EE9AE67" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="65651C5B" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="271" w:line="418" w:lineRule="exact"/>
               <w:ind w:right="67"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>부산대학교</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="59"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
@@ -42768,51 +23837,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">         )</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>학과</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75D497AE" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="72FDB6D5" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="348" w:lineRule="exact"/>
               <w:ind w:right="67"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>(The</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -42916,51 +23985,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>Graduate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>School)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77CBEE7C" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="0A5BF92D" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4152"/>
               </w:tabs>
               <w:spacing w:line="521" w:lineRule="exact"/>
               <w:ind w:left="3553"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>직</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:tab/>
@@ -42976,51 +24045,51 @@
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="33"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="65890A0C" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="0572E721" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4188"/>
                 <w:tab w:val="left" w:pos="8088"/>
               </w:tabs>
               <w:spacing w:before="82"/>
               <w:ind w:left="3589"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>성</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
@@ -43081,61 +24150,61 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:tab/>
               <w:t>(인</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>(Signature)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55536A11" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="24197DCF" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C18E3BE" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="00FC371C" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="365" w:lineRule="exact"/>
               <w:ind w:left="12" w:right="3726"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -43245,51 +24314,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>email</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>below</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61E5DA7F" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="66DAD688" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="365" w:lineRule="exact"/>
               <w:ind w:left="381"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>School</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -43360,79 +24429,79 @@
               <w:t>University</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:spacing w:val="15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97DC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Unicode MS"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>jinbee@pusan.ac.kr&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49FC1852" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="7465036F" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="673DE7FD" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="6241B16F" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CF9CBD2" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="0D40CFC3" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="휴먼모음T"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="260D1B3F" w14:textId="77777777" w:rsidR="0022423B" w:rsidRDefault="0022423B" w:rsidP="00513478">
+          <w:p w14:paraId="0A6F168D" w14:textId="77777777" w:rsidR="0026648C" w:rsidRDefault="0026648C" w:rsidP="0026648C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="607" w:right="4394"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ"/>
                 <w:b/>
                 <w:sz w:val="34"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="42"/>
               </w:rPr>
               <w:t>부</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="75"/>
                 <w:w w:val="105"/>
@@ -43547,6763 +24616,773 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ"/>
                 <w:b/>
                 <w:spacing w:val="75"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="42"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="34"/>
               </w:rPr>
               <w:t>귀하</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F4EE793" w14:textId="77777777" w:rsidR="0082282C" w:rsidRPr="0082282C" w:rsidRDefault="0082282C">
-[...8 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId37"/>
+    <w:p w14:paraId="19DD2D14" w14:textId="4F380571" w:rsidR="00222C49" w:rsidRDefault="00222C49" w:rsidP="004103F4"/>
+    <w:sectPr w:rsidR="00222C49">
+      <w:headerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="11900" w:h="16820"/>
       <w:pgMar w:top="1100" w:right="620" w:bottom="680" w:left="720" w:header="792" w:footer="485" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00D93AEA" w14:textId="77777777" w:rsidR="00C53C00" w:rsidRDefault="00C53C00">
+    <w:p w14:paraId="0406B8E3" w14:textId="77777777" w:rsidR="00215DC5" w:rsidRDefault="00215DC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61265068" w14:textId="77777777" w:rsidR="00C53C00" w:rsidRDefault="00C53C00">
+    <w:p w14:paraId="53FB84FE" w14:textId="77777777" w:rsidR="00215DC5" w:rsidRDefault="00215DC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="빙그레체Ⅱ">
-    <w:panose1 w:val="02030803000000000000"/>
+    <w:altName w:val="맑은 고딕"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002A7" w:usb1="29D7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="함초롬바탕">
+    <w:altName w:val="함초롬바탕"/>
     <w:panose1 w:val="02030604000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7002EFF" w:usb1="19DFFFFF" w:usb2="001BFDD7" w:usb3="00000000" w:csb0="001F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="돋움"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
+    <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="굴림">
     <w:altName w:val="Gulim"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="함초롬돋움">
-    <w:panose1 w:val="020B0604000101010101"/>
+  <w:font w:name="HY신명조">
+    <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
-    <w:family w:val="modern"/>
-[...5 lines deleted...]
-    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="900002A7" w:usb1="29D77CF9" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HY중고딕">
+    <w:altName w:val="HY중고딕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="900002A7" w:usb1="29D77CF9" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="돋움">
     <w:altName w:val="Dotum"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="휴먼모음T">
+    <w:altName w:val="휴먼모음T"/>
     <w:panose1 w:val="02030504000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002A7" w:usb1="29D77CFB" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="바탕">
-[...41 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="07CCE792" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="76C0565C" w14:textId="11822F72" w:rsidR="00713161" w:rsidRDefault="00713161">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="ko-KR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6A5BB857" w14:textId="6980B805" w:rsidR="00713161" w:rsidRDefault="00713161">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="68FE00B9" w14:textId="0A208B6F" w:rsidR="00713161" w:rsidRDefault="00713161">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2A4157ED" w14:textId="1D91DF38" w:rsidR="00713161" w:rsidRDefault="00713161">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5AFB0733" w14:textId="002D1C2C" w:rsidR="00713161" w:rsidRDefault="00713161">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D6A5DD7" w14:textId="23AD17CB" w:rsidR="00713161" w:rsidRDefault="00713161">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="71902ABB" w14:textId="427683BD" w:rsidR="00713161" w:rsidRDefault="00713161">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1038CE36" w14:textId="77777777" w:rsidR="00215DC5" w:rsidRDefault="00215DC5">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="68A62DE9" w14:textId="77777777" w:rsidR="00215DC5" w:rsidRDefault="00215DC5">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D1CBCF6" w14:textId="49A8543E" w:rsidR="00713161" w:rsidRDefault="009E21AB">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="ko-KR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="ko-KR"/>
+      </w:rPr>
+      <w:t>[</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="12430620" w14:textId="77777777" w:rsidR="00AC0C37" w:rsidRDefault="00AC0C37">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ko-KR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486898176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34B8051E" wp14:editId="12A929E4">
-[...4546 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486909952" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01AD084B" wp14:editId="159BEEB8">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486914048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="304EA1B7" wp14:editId="539EA3C6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>526211</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>491706</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6685472" cy="500332"/>
               <wp:effectExtent l="0" t="0" r="1270" b="14605"/>
               <wp:wrapNone/>
-              <wp:docPr id="59" name="docshape51"/>
+              <wp:docPr id="8" name="docshape51"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6685472" cy="500332"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="14A81B06" w14:textId="2A98B993" w:rsidR="00713161" w:rsidRDefault="00713161">
+                        <w:p w14:paraId="6FFB2EE5" w14:textId="0915C5FF" w:rsidR="00AC0C37" w:rsidRPr="00B9493D" w:rsidRDefault="00AC0C37">
                           <w:pPr>
                             <w:spacing w:line="359" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                               <w:b/>
-                              <w:sz w:val="24"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00B9493D">
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
-                              <w:sz w:val="24"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>【Form</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="1"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">】 </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>희망지도교수승낙서</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> (</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
-                              <w:spacing w:val="-5"/>
-                              <w:sz w:val="24"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:eastAsia="ko-KR"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> </w:t>
+                            <w:t>법학과 및 여성학전공</w:t>
                           </w:r>
-                          <w:r>
-[...7 lines deleted...]
-                          <w:r>
+                          <w:r w:rsidRPr="00B9493D">
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
-                              <w:spacing w:val="1"/>
-                              <w:sz w:val="24"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:eastAsia="ko-KR"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">】 </w:t>
+                            <w:t xml:space="preserve"> 전용</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00B9493D">
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
-                              <w:sz w:val="24"/>
-[...43 lines deleted...]
-                              <w:sz w:val="24"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00B9493D">
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
                               <w:spacing w:val="-9"/>
-                              <w:sz w:val="24"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00B9493D">
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
-                              <w:sz w:val="24"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Potential</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00B9493D">
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
-                              <w:sz w:val="24"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00B9493D">
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
-                              <w:sz w:val="24"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Supervisor</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00B9493D">
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
                               <w:spacing w:val="-4"/>
-                              <w:sz w:val="24"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00B9493D">
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
-                              <w:sz w:val="24"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Approval</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="01AD084B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="304EA1B7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;margin-left:41.45pt;margin-top:38.7pt;width:526.4pt;height:39.4pt;z-index:-16406528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTREMW3AEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu3CAQfa/Uf0C8d+11mm1krTdKE6Wq&#10;lF6kNB+AMdioNkMHdu3t13fA603bvFV9QcMAZ845M2yvp6FnB4XegK34epVzpqyExti24k/f7t9c&#10;ceaDsI3owaqKH5Xn17vXr7ajK1UBHfSNQkYg1pejq3gXgiuzzMtODcKvwClLhxpwEIG22GYNipHQ&#10;hz4r8nyTjYCNQ5DKe8rezYd8l/C1VjJ80dqrwPqKE7eQVkxrHddstxVli8J1Rp5oiH9gMQhjqegZ&#10;6k4EwfZoXkANRiJ40GElYchAayNV0kBq1vlfah474VTSQuZ4d7bJ/z9Y+fnw6L4iC9N7mKiBSYR3&#10;DyC/e2bhthO2VTeIMHZKNFR4HS3LRufL09NotS99BKnHT9BQk8U+QAKaNA7RFdLJCJ0acDybrqbA&#10;JCU3m6vLt+8KziSdXeb5xUWRSohyee3Qhw8KBhaDiiM1NaGLw4MPkY0olyuxmIV70/epsb39I0EX&#10;Yyaxj4Rn6mGqJ2aaihdJW1RTQ3MkPQjzvNB8U9AB/uRspFmpuP+xF6g46z9a8iQO1hLgEtRLIKyk&#10;pxUPnM3hbZgHcO/QtB0hz65buCHftEmSnlmc+FL/k9LTrMYB+32fbj3/qN0vAAAA//8DAFBLAwQU&#10;AAYACAAAACEA7ofQVuEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGn&#10;gSZtGqeqEJyQEGk4cHTibWI1XofYbcPf457KbVYzmnmbbyfTszOOTlsSsJhHwJAaqzS1Ar6qt8cV&#10;MOclKdlbQgG/6GBb3N/lMlP2QiWe975loYRcJgV03g8Z567p0Eg3twNS8A52NNKHc2y5GuUllJue&#10;x1GUcCM1hYVODvjSYXPcn4yA3TeVr/rno/4sD6WuqnVE78lRiIfZtNsA8zj5Wxiu+AEdisBU2xMp&#10;x3oBq3gdkgLS9BnY1V88LVNgdVDLJAZe5Pz/C8UfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFNEQxbcAQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAO6H0FbhAAAACgEAAA8AAAAAAAAAAAAAAAAANgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:41.45pt;margin-top:38.7pt;width:526.4pt;height:39.4pt;z-index:-16402432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYhe+A6wEAAL0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJS2MOEXXosOA&#10;bh3Q7QNkSbaF2aJGKbGzrx8lx1m33opdBIoiHx8fqe312HfsoNEbsCVfLnLOtJWgjG1K/v3b/bsr&#10;znwQVokOrC75UXt+vXv7Zju4Qq+ghU5pZARifTG4krchuCLLvGx1L/wCnLb0WAP2ItAVm0yhGAi9&#10;77JVnm+yAVA5BKm9J+/d9Mh3Cb+utQyPde11YF3JiVtIJ6azime224qiQeFaI080xCtY9MJYKnqG&#10;uhNBsD2aF1C9kQge6rCQ0GdQ10bq1AN1s8z/6eapFU6nXkgc784y+f8HK78cviIzquQ0KCt6GpEC&#10;6WPh9TKqMzhfUNCTo7AwfoCRppw69e4B5A/PLNy2wjb6BhGGVgtF7FJm9ix1wvERpBo+g6IyYh8g&#10;AY019lE6EoMROk3peJ6MHgOT5NxsrtbvL1ecSXpb5/nFxSqSy0QxZzv04aOGnkWj5EiTT+ji8ODD&#10;FDqHxGIW7k3Xpel39i8HYUZPYh8JT9TDWI1JpstZlArUkdpBmHaK/gAZLeAvzgbap5L7n3uBmrPu&#10;kyVJ4vLNBs5GNRvCSkoteeBsMm/DtKR7h6ZpCXkS3cINyVab1FHUd2Jxoks7kjQ57XNcwuf3FPXn&#10;1+1+AwAA//8DAFBLAwQUAAYACAAAACEA7ofQVuEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7WVuFGngSZtGqeqEJyQEGk4cHTibWI1XofYbcPf457KbVYzmnmbbyfTszOOTlsS&#10;sJhHwJAaqzS1Ar6qt8cVMOclKdlbQgG/6GBb3N/lMlP2QiWe975loYRcJgV03g8Z567p0Eg3twNS&#10;8A52NNKHc2y5GuUllJuex1GUcCM1hYVODvjSYXPcn4yA3TeVr/rno/4sD6WuqnVE78lRiIfZtNsA&#10;8zj5Wxiu+AEdisBU2xMpx3oBq3gdkgLS9BnY1V88LVNgdVDLJAZe5Pz/C8UfAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJiF74DrAQAAvQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAO6H0FbhAAAACgEAAA8AAAAAAAAAAAAAAAAARQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="14A81B06" w14:textId="2A98B993" w:rsidR="00713161" w:rsidRDefault="00713161">
+                  <w:p w14:paraId="6FFB2EE5" w14:textId="0915C5FF" w:rsidR="00AC0C37" w:rsidRPr="00B9493D" w:rsidRDefault="00AC0C37">
                     <w:pPr>
                       <w:spacing w:line="359" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                         <w:b/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>【Form</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                        <w:b/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                         <w:b/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>10</w:t>
+                      <w:t>1</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:spacing w:val="1"/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">】 </w:t>
                     </w:r>
                     <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>희망지도교수승낙서</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
-                        <w:sz w:val="24"/>
-[...480 lines deleted...]
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> (</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                         <w:lang w:eastAsia="ko-KR"/>
                       </w:rPr>
-                      <w:t>법</w:t>
+                      <w:t>법학과 및 여성학전공</w:t>
                     </w:r>
-                    <w:r>
-[...8 lines deleted...]
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:eastAsia="ko-KR"/>
                       </w:rPr>
-                      <w:t>과</w:t>
+                      <w:t xml:space="preserve"> 전용</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
-                        <w:spacing w:val="1"/>
-[...54 lines deleted...]
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:spacing w:val="-9"/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Potential</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Supervisor</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:spacing w:val="-4"/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00B9493D">
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
-                        <w:sz w:val="24"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Approval</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="57F7FDEB" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5109DB65" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4F96A49C" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ko-KR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486898688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EB8C912" wp14:editId="1206AF0E">
-[...1009 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486901248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52ED1B19" wp14:editId="6D357987">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486901248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58ED65DC" wp14:editId="26697E6B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>526415</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>490220</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4816475" cy="229235"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="docshape25"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4816475" cy="229235"/>
                       </a:xfrm>
@@ -50314,51 +25393,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="083ACB94" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                        <w:p w14:paraId="38E4D899" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                           <w:pPr>
                             <w:spacing w:line="361" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:lang w:eastAsia="ko-KR"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:lang w:eastAsia="ko-KR"/>
                             </w:rPr>
                             <w:t>【</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:lang w:eastAsia="ko-KR"/>
@@ -50525,58 +25604,58 @@
                               <w:sz w:val="24"/>
                               <w:lang w:eastAsia="ko-KR"/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="52ED1B19" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="58ED65DC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="docshape25" o:spid="_x0000_s1058" type="#_x0000_t202" style="position:absolute;margin-left:41.45pt;margin-top:38.6pt;width:379.25pt;height:18.05pt;z-index:-16415232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBroSqz3AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxepsRp+hadBjQ&#10;XYB2HyDLcizMFjVSiZ19/Sg5Trf1bdiLQFHS4TmH1Pp67DuxN0gWXClXi6UUxmmorduW8tvT/Zsr&#10;KSgoV6sOnCnlwZC83rx+tR58YXJooasNCgZxVAy+lG0Ivsgy0q3pFS3AG8eHDWCvAm9xm9WoBkbv&#10;uyxfLi+yAbD2CNoQcfZuOpSbhN80RocvTUMmiK6UzC2kFdNaxTXbrFWxReVbq4801D+w6JV1XPQE&#10;daeCEju0L6B6qxEImrDQ0GfQNFabpIHVrJZ/qXlslTdJC5tD/mQT/T9Y/Xn/6L+iCON7GLmBSQT5&#10;B9DfSTi4bZXbmhtEGFqjai68ipZlg6fi+DRaTQVFkGr4BDU3We0CJKCxwT66wjoFo3MDDifTzRiE&#10;5uTZ1eri7PJcCs1nef4uf3ueSqhifu2RwgcDvYhBKZGbmtDV/oFCZKOK+Uos5uDedl1qbOf+SPDF&#10;mEnsI+GJehirUdi6lJexbhRTQX1gOQjTuPB4c9AC/pRi4FEpJf3YKTRSdB8dWxLnag5wDqo5UE7z&#10;01IGKabwNkzzt/Noty0jT6Y7uGHbGpsUPbM40uX2J6HHUY3z9fs+3Xr+UJtfAAAA//8DAFBLAwQU&#10;AAYACAAAACEA9Kovwd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLML&#10;tGkpsjSN0ZOJkeLB4wJT2JSdRXbb4r93POlx8r68902+m+0gLjh540hBvIhAIDWuNdQp+KheHlIQ&#10;Pmhq9eAIFXyjh11xe5PrrHVXKvFyCJ3gEvKZVtCHMGZS+qZHq/3CjUicHd1kdeBz6mQ76SuX20Em&#10;UbSWVhvihV6P+NRjczqcrYL9J5XP5uutfi+PpamqbUSv65NS93fz/hFEwDn8wfCrz+pQsFPtztR6&#10;MShIky2TCjabBATn6SpegagZjJdLkEUu/39Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBroSqz3AEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD0qi/B3wAAAAkBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="docshape25" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:41.45pt;margin-top:38.6pt;width:379.25pt;height:18.05pt;z-index:-16415232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE+i+26gEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lDN0bUdBqbhpDG&#10;QBr8gIvjNBaJz5zdJuXXc3aaMuAN8WJdzufvvvvuy+Z67Dtx0OQN2lKuFksptFVYG7sr5dcv96+u&#10;pPABbA0dWl3Ko/byevvyxWZwhc6xxa7WJBjE+mJwpWxDcEWWedXqHvwCnbZ82SD1EPiTdllNMDB6&#10;32X5cnmZDUi1I1Tae87eTZdym/CbRqvwqWm8DqIrJXML6aR0VvHMthsodgSuNepEA/6BRQ/GctMz&#10;1B0EEHsyf0H1RhF6bMJCYZ9h0xil0ww8zWr5xzRPLTidZmFxvDvL5P8frHo8fCZhat7dWgoLPe+o&#10;RuVj5/wiyjM4X3DVk+O6ML7DkUvTqN49oPrmhcXbFuxO3xDh0Gqomd4qvsyePZ1wfASpho9YcxvY&#10;B0xAY0N91I7VEIzOazqeV6PHIBQn11ery/WbCykU3+X52/x1IpdBMb925MN7jb2IQSmJV5/Q4fDg&#10;Q2QDxVwSm1m8N12X1t/Z3xJcGDOJfSQ8UQ9jNZ7UqLA+8hyEk5vY/Ry0SD+kGNhJpfTf90Baiu6D&#10;ZS2i7eaA5qCaA7CKn5YySDGFt2Gy596R2bWMPKlt8Yb1akwaJQo7sTjxZHekCU9OjvZ7/p2qfv1v&#10;258AAAD//wMAUEsDBBQABgAIAAAAIQD0qi/B3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T4NAEIXvJv6HzZh4swu0aSmyNI3Rk4mR4sHjAlPYlJ1Fdtviv3c86XHyvrz3Tb6b7SAuOHnjSEG8&#10;iEAgNa411Cn4qF4eUhA+aGr14AgVfKOHXXF7k+usdVcq8XIIneAS8plW0IcwZlL6pker/cKNSJwd&#10;3WR14HPqZDvpK5fbQSZRtJZWG+KFXo/41GNzOpytgv0nlc/m661+L4+lqaptRK/rk1L3d/P+EUTA&#10;OfzB8KvP6lCwU+3O1HoxKEiTLZMKNpsEBOfpKl6BqBmMl0uQRS7/f1D8AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMT6L7bqAQAAtwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPSqL8HfAAAACQEAAA8AAAAAAAAAAAAAAAAARAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="083ACB94" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                  <w:p w14:paraId="38E4D899" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
                     <w:pPr>
                       <w:spacing w:line="361" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri"/>
                         <w:b/>
                         <w:sz w:val="24"/>
                         <w:lang w:eastAsia="ko-KR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:sz w:val="24"/>
                         <w:lang w:eastAsia="ko-KR"/>
                       </w:rPr>
                       <w:t>【</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri"/>
                         <w:b/>
                         <w:sz w:val="24"/>
                         <w:lang w:eastAsia="ko-KR"/>
@@ -50736,69 +25815,69 @@
                       </w:rPr>
                       <w:t>지원자</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri"/>
                         <w:b/>
                         <w:sz w:val="24"/>
                         <w:lang w:eastAsia="ko-KR"/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="417D35F8" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7936498A" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ko-KR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486912000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FFD22BA" wp14:editId="5D2A37F9">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486912000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FD3F5A6" wp14:editId="7183B97E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>526415</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>490220</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4404360" cy="227965"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="docshape30"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4404360" cy="227965"/>
                       </a:xfrm>
@@ -50809,51 +25888,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1DDEF080" w14:textId="77777777" w:rsidR="00713161" w:rsidRPr="00B67FEE" w:rsidRDefault="00713161" w:rsidP="00B67FEE">
+                        <w:p w14:paraId="474D806F" w14:textId="77777777" w:rsidR="00713161" w:rsidRPr="00B67FEE" w:rsidRDefault="00713161" w:rsidP="00B67FEE">
                           <w:pPr>
                             <w:spacing w:line="359" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                               <w:b/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>【Form</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
                               <w:spacing w:val="-17"/>
                               <w:sz w:val="24"/>
@@ -50988,58 +26067,58 @@
                               <w:spacing w:val="-3"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>Support)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6FFD22BA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2FD3F5A6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="docshape30" o:spid="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:41.45pt;margin-top:38.6pt;width:346.8pt;height:17.95pt;z-index:-16404480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEHQnA2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07SlFDZqulp2tQhp&#10;uUgLH+A4TmKReMyM26R8PWOn6XJ5Q7xYkxn7zDlnJrvrse/E0SBZcIVcLZZSGKehsq4p5Ncv9y/e&#10;SEFBuUp14EwhT4bk9f75s93gc7OGFrrKoGAQR/ngC9mG4PMsI92aXtECvHFcrAF7FfgTm6xCNTB6&#10;32Xr5XKbDYCVR9CGiLN3U1HuE35dGx0+1TWZILpCMreQTkxnGc9sv1N5g8q3Vp9pqH9g0SvruOkF&#10;6k4FJQ5o/4LqrUYgqMNCQ59BXVttkgZWs1r+oeaxVd4kLWwO+YtN9P9g9cfjo/+MIoxvYeQBJhHk&#10;H0B/I+HgtlWuMTeIMLRGVdx4FS3LBk/5+Wm0mnKKIOXwASoesjoESEBjjX10hXUKRucBnC6mmzEI&#10;zcnNZrl5ueWS5tp6/fpq+yq1UPn82iOFdwZ6EYNCIg81oavjA4XIRuXzldjMwb3tujTYzv2W4Isx&#10;k9hHwhP1MJajsFUhr2LfKKaE6sRyEKZ14fXmoAX8IcXAq1JI+n5QaKTo3ju2JO7VHOAclHOgnOan&#10;hQxSTOFtmPbv4NE2LSNPpju4YdtqmxQ9sTjT5fEnoedVjfv163e69fRD7X8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQACoWFd3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4swsY&#10;oUWWpjF6MjFSPHhcYAqbsrPIblv8944nPU7el/e+KbaLHcUZZ28cKYhXEQik1nWGegUf9cvdGoQP&#10;mjo9OkIF3+hhW15fFTrv3IUqPO9DL7iEfK4VDCFMuZS+HdBqv3ITEmcHN1sd+Jx72c36wuV2lEkU&#10;pdJqQ7ww6AmfBmyP+5NVsPuk6tl8vTXv1aEydb2J6DU9KnV7s+weQQRcwh8Mv/qsDiU7Ne5EnRej&#10;gnWyYVJBliUgOM+y9AFEw2B8H4MsC/n/g/IHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;hB0JwNsBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAAqFhXd4AAAAJAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="docshape30" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:41.45pt;margin-top:38.6pt;width:346.8pt;height:17.95pt;z-index:-16404480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCj0+QK7AEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2m7UiBqOo1NQ0hj&#10;IG38AMdxEovEZ+7cJuXXc3babrA3xIt1ts/ffd93583l2Hdib5AsuEIuZnMpjNNQWdcU8vvj7Zv3&#10;UlBQrlIdOFPIgyF5uX39ajP43Cyhha4yKBjEUT74QrYh+DzLSLemVzQDbxxf1oC9CrzFJqtQDYze&#10;d9lyPl9nA2DlEbQh4tOb6VJuE35dGx2+1jWZILpCMreQVkxrGddsu1F5g8q3Vh9pqH9g0SvruOgZ&#10;6kYFJXZoX0D1ViMQ1GGmoc+grq02SQOrWcz/UvPQKm+SFjaH/Nkm+n+w+n7/DYWtuHdsj1M996gC&#10;TbHyRbJn8JRz1oPnvDB+hJFTk1Tyd6B/kHBw3SrXmCtEGFqjKqa3iMZmz57GhlBOEaQcvkDFZdQu&#10;QAIaa+yjd+yGYHTmcTi3xoxBaD5crearizVfab5bLt99WL9NJVR+eu2RwicDvYhBIZFbn9DV/o5C&#10;ZKPyU0os5uDWdl1qf+f+OODEeJLYR8IT9TCW4+RTrBvFlFAdWA7CNFT8CThoAX9JMfBAFZJ+7hQa&#10;KbrPji2J03cK8BSUp0A5zU8LGaSYwuswTenOo21aRp5Md3DFttU2KXpicaTLQ5KEHgc6TuHzfcp6&#10;+nbb3wAAAP//AwBQSwMEFAAGAAgAAAAhAAKhYV3eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCxihRZamMXoyMVI8eFxgCpuys8huW/z3jic9Tt6X974ptosdxRlnbxwp&#10;iFcRCKTWdYZ6BR/1y90ahA+aOj06QgXf6GFbXl8VOu/chSo870MvuIR8rhUMIUy5lL4d0Gq/chMS&#10;Zwc3Wx34nHvZzfrC5XaUSRSl0mpDvDDoCZ8GbI/7k1Ww+6Tq2Xy9Ne/VoTJ1vYnoNT0qdXuz7B5B&#10;BFzCHwy/+qwOJTs17kSdF6OCdbJhUkGWJSA4z7L0AUTDYHwfgywL+f+D8gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCj0+QK7AEAAL4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQACoWFd3gAAAAkBAAAPAAAAAAAAAAAAAAAAAEYEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="1DDEF080" w14:textId="77777777" w:rsidR="00713161" w:rsidRPr="00B67FEE" w:rsidRDefault="00713161" w:rsidP="00B67FEE">
+                  <w:p w14:paraId="474D806F" w14:textId="77777777" w:rsidR="00713161" w:rsidRPr="00B67FEE" w:rsidRDefault="00713161" w:rsidP="00B67FEE">
                     <w:pPr>
                       <w:spacing w:line="359" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                         <w:b/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>【Form</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:spacing w:val="-17"/>
                         <w:sz w:val="24"/>
@@ -51167,69 +26246,69 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>Support)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3C012329" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="797E2A5F" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ko-KR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486902272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A73F17E" wp14:editId="3D0442B2">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486902272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AE4E6DD" wp14:editId="2A7978CA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>526415</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>490220</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6387465" cy="227965"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="docshape27"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6387465" cy="227965"/>
                       </a:xfrm>
@@ -51240,95 +26319,86 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="399EBAA1" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161" w:rsidP="00713161">
+                        <w:p w14:paraId="64BFD443" w14:textId="2A8251C8" w:rsidR="00713161" w:rsidRDefault="00713161" w:rsidP="00713161">
                           <w:pPr>
                             <w:spacing w:line="359" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>【</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial"/>
                               <w:b/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>Form</w:t>
                           </w:r>
-                          <w:r>
-[...8 lines deleted...]
-                          <w:r>
+                          <w:r w:rsidR="00510261">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial"/>
                               <w:b/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
-                            <w:t>5</w:t>
+                            <w:t xml:space="preserve"> 5</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve">】 </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                               <w:b/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="24"/>
                               <w:lang w:eastAsia="ko-KR"/>
                             </w:rPr>
                             <w:t>재</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                               <w:b/>
                               <w:spacing w:val="-1"/>
@@ -51494,102 +26564,93 @@
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>t)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2A73F17E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2AE4E6DD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="docshape27" o:spid="_x0000_s1062" type="#_x0000_t202" style="position:absolute;margin-left:41.45pt;margin-top:38.6pt;width:502.95pt;height:17.95pt;z-index:-16414208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4Mv5s2gEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJtrQz4hRdiw4D&#10;ugvQ7gNkWbaF2aJGKrGzrx8lx+m2vg17EShKOjznkNpejX0nDgbJgivkarGUwjgNlXVNIb893r26&#10;lIKCcpXqwJlCHg3Jq93LF9vB52YNLXSVQcEgjvLBF7INwedZRro1vaIFeOP4sAbsVeAtNlmFamD0&#10;vsvWy+UmGwArj6ANEWdvp0O5S/h1bXT4UtdkgugKydxCWjGtZVyz3VblDSrfWn2iof6BRa+s46Jn&#10;qFsVlNijfQbVW41AUIeFhj6DurbaJA2sZrX8S81Dq7xJWtgc8meb6P/B6s+HB/8VRRjfw8gNTCLI&#10;34P+TsLBTatcY64RYWiNqrjwKlqWDZ7y09NoNeUUQcrhE1TcZLUPkIDGGvvoCusUjM4NOJ5NN2MQ&#10;mpOb15cXbzZvpdB8tl5fvOM4llD5/NojhQ8GehGDQiI3NaGrwz2F6ep8JRZzcGe7LjW2c38kGDNm&#10;EvtIeKIexnIUtmJpSVtUU0J1ZD0I07zwfHPQAv6UYuBZKST92Cs0UnQfHXsSB2sOcA7KOVBO89NC&#10;Bimm8CZMA7j3aJuWkSfXHVyzb7VNkp5YnPhy/5Mpp1mNA/b7Pt16+lG7XwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAljBrbfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjdoLU&#10;piFOVSE4ISHScODoxG5iNV6H2G3D37M9wW1HM5p9U+xmN7CLmYL1KCFZCWAGW68tdhI+69eHDFiI&#10;CrUaPBoJPybArlzcFSrX/oqVuRxix6gEQ64k9DGOOeeh7Y1TYeVHg+Qd/eRUJDl1XE/qSuVu4KkQ&#10;a+6URfrQq9E896Y9Hc5Owv4Lqxf7/d58VMfK1vVW4Nv6JOX9ct4/AYtmjn9huOETOpTE1Pgz6sAG&#10;CVm6paSEzSYFdvNFltGWhq7kMQFeFvz/hPIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;eDL+bNoBAACZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEACWMGtt8AAAAKAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="docshape27" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:41.45pt;margin-top:38.6pt;width:502.95pt;height:17.95pt;z-index:-16414208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBiRH06wEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU22P0zAM/o7Ef4jynXUrsB3VutNxp0NI&#10;x4t08APcNF0j2jg42drx63HSdRzwDfElchz78ePHzvZ67Dtx1OQN2lKuFksptFVYG7sv5dcv9y+u&#10;pPABbA0dWl3Kk/byevf82XZwhc6xxa7WJBjE+mJwpWxDcEWWedXqHvwCnbb82CD1EPhK+6wmGBi9&#10;77J8uVxnA1LtCJX2nr1306PcJfym0Sp8ahqvg+hKydxCOimdVTyz3RaKPYFrjTrTgH9g0YOxXPQC&#10;dQcBxIHMX1C9UYQem7BQ2GfYNEbp1AN3s1r+0c1jC06nXlgc7y4y+f8Hqz4eP5MwNc8ul8JCzzOq&#10;UflYOd9EeQbnC456dBwXxrc4cmhq1bsHVN+8sHjbgt3rGyIcWg0101vFzOxJ6oTjI0g1fMCay8Ah&#10;YAIaG+qjdqyGYHQe0+kyGj0Godi5fnm1ebV+LYXitzzfvGE7loBiznbkwzuNvYhGKYlHn9Dh+ODD&#10;FDqHxGIW703XsR+Kzv7mYMzoSewj4Yl6GKsx6ZTPolRYn7gdwmmp+BOw0SL9kGLghSql/34A0lJ0&#10;7y1LErdvNmg2qtkAqzi1lEGKybwN05YeHJl9y8iT6BZvWLbGpI6ivhOLM11ekqTJeaHjFj69p6hf&#10;3273EwAA//8DAFBLAwQUAAYACAAAACEACWMGtt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j9B2srcaN2gtSmIU5VITghIdJw4OjEbmI1XofYbcPfsz3BbUczmn1T7GY3sIuZgvUo&#10;IVkJYAZbry12Ej7r14cMWIgKtRo8Ggk/JsCuXNwVKtf+ipW5HGLHqARDriT0MY4556HtjVNh5UeD&#10;5B395FQkOXVcT+pK5W7gqRBr7pRF+tCr0Tz3pj0dzk7C/gurF/v93nxUx8rW9Vbg2/ok5f1y3j8B&#10;i2aOf2G44RM6lMTU+DPqwAYJWbqlpITNJgV280WW0ZaGruQxAV4W/P+E8hcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDBiRH06wEAAL4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAJYwa23wAAAAoBAAAPAAAAAAAAAAAAAAAAAEUEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="399EBAA1" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161" w:rsidP="00713161">
+                  <w:p w14:paraId="64BFD443" w14:textId="2A8251C8" w:rsidR="00713161" w:rsidRDefault="00713161" w:rsidP="00713161">
                     <w:pPr>
                       <w:spacing w:line="359" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>【</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial"/>
                         <w:b/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>Form</w:t>
                     </w:r>
-                    <w:r>
-[...8 lines deleted...]
-                    <w:r>
+                    <w:r w:rsidR="00510261">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial"/>
                         <w:b/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
-                      <w:t>5</w:t>
+                      <w:t xml:space="preserve"> 5</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">】 </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="24"/>
                         <w:lang w:eastAsia="ko-KR"/>
                       </w:rPr>
                       <w:t>재</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
                         <w:b/>
                         <w:spacing w:val="-1"/>
@@ -51748,80 +26809,1510 @@
                         <w:lang w:eastAsia="ko-KR"/>
                       </w:rPr>
                       <w:t>Suppor</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>t)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="68690986" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2F22FE49" w14:textId="77777777" w:rsidR="00510261" w:rsidRDefault="00510261">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="2"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="ko-KR"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486916096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C81FC6D" wp14:editId="51BDCD7E">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>526415</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>490220</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6387465" cy="227965"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="17" name="docshape27"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6387465" cy="227965"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4420888A" w14:textId="4C49740A" w:rsidR="00510261" w:rsidRPr="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
+                          <w:pPr>
+                            <w:pStyle w:val="a8"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                              <w:b/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>【</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Form 6</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">】 </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>추천서(</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00510261">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                              <w:b/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>석</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00510261">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                              <w:b/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>·</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00510261">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                              <w:b/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>박사 통합과정 &lt;통합 2 유형&gt; 지원자</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00510261">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C81FC6D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:41.45pt;margin-top:38.6pt;width:502.95pt;height:17.95pt;z-index:-16400384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD56R107AEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L07SLemMOEXXosOA&#10;rhvQ7gNoWY6F2aJGKbGzrx8lx1m33oZdBIoiHx8fqc3V0LXioMkbtIVczOZSaKuwMnZXyG9Pd28u&#10;pfABbAUtWl3Io/byavv61aZ3uV5ig22lSTCI9XnvCtmE4PIs86rRHfgZOm35sUbqIPCVdllF0DN6&#10;12bL+XyV9UiVI1Tae/bejo9ym/DrWqvwpa69DqItJHML6aR0lvHMthvIdwSuMepEA/6BRQfGctEz&#10;1C0EEHsyL6A6owg91mGmsMuwro3SqQfuZjH/q5vHBpxOvbA43p1l8v8PVj0cvpIwFc9uLYWFjmdU&#10;ofKx8nId5emdzznq0XFcGD7gwKGpVe/uUX33wuJNA3anr4mwbzRUTG8RM7NnqSOOjyBl/xkrLgP7&#10;gAloqKmL2rEagtF5TMfzaPQQhGLn6uJy/Xb1TgrFb8vl+j3bsQTkU7YjHz5q7EQ0Ckk8+oQOh3sf&#10;xtApJBazeGfalv2Qt/YPB2NGT2IfCY/Uw1AOSaeLSZQSqyO3QzguFX8CNhqkn1L0vFCF9D/2QFqK&#10;9pNlSeL2TQZNRjkZYBWnFjJIMZo3YdzSvSOzaxh5FN3iNctWm9RR1HdkcaLLS5I0OS103MLn9xT1&#10;+9ttfwEAAP//AwBQSwMEFAAGAAgAAAAhAAljBrbfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/QdrK3GjdoLUpiFOVSE4ISHScODoxG5iNV6H2G3D37M9wW1HM5p9U+xmN7CLmYL1&#10;KCFZCWAGW68tdhI+69eHDFiICrUaPBoJPybArlzcFSrX/oqVuRxix6gEQ64k9DGOOeeh7Y1TYeVH&#10;g+Qd/eRUJDl1XE/qSuVu4KkQa+6URfrQq9E896Y9Hc5Owv4Lqxf7/d58VMfK1vVW4Nv6JOX9ct4/&#10;AYtmjn9huOETOpTE1Pgz6sAGCVm6paSEzSYFdvNFltGWhq7kMQFeFvz/hPIXAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA+ekddOwBAAC+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEACWMGtt8AAAAKAQAADwAAAAAAAAAAAAAAAABGBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4420888A" w14:textId="4C49740A" w:rsidR="00510261" w:rsidRPr="00510261" w:rsidRDefault="00510261" w:rsidP="00510261">
+                    <w:pPr>
+                      <w:pStyle w:val="a8"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                        <w:b/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>【</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Form 6</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">】 </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>추천서(</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00510261">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                        <w:b/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>석</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00510261">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                        <w:b/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>·</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00510261">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                        <w:b/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>박사 통합과정 &lt;통합 2 유형&gt; 지원자</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00510261">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1F7A6EC2" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="ko-KR"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486906368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15EDE55A" wp14:editId="628465AA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>526415</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>490220</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3878580" cy="227965"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="docshape49"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3878580" cy="227965"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3EE1A7C5" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                          <w:pPr>
+                            <w:spacing w:line="359" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>【Form</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-16"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">8】 </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>추천서</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> (</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>수학과</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>전용</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>)</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-14"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Recommendation</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Letter</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="15EDE55A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="docshape49" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:41.45pt;margin-top:38.6pt;width:305.4pt;height:17.95pt;z-index:-16410112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdvAl67AEAAL0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJekmNOEXXosOA&#10;rhvQ9QNoWbaF2aJGKbGzrx8lJ1m3vg17ESiSOjw8pNbXY9+JnSZv0BZyMZtLoa3CytimkM/f7t+t&#10;pPABbAUdWl3IvfbyevP2zXpwuV5ii12lSTCI9fngCtmG4PIs86rVPfgZOm05WCP1EPhKTVYRDIze&#10;d9lyPr/IBqTKESrtPXvvpqDcJPy61ip8qWuvg+gKydxCOimdZTyzzRryhsC1Rh1owD+w6MFYLnqC&#10;uoMAYkvmFVRvFKHHOswU9hnWtVE69cDdLOZ/dfPUgtOpFxbHu5NM/v/BqsfdVxKmKuSZFBZ6HlGF&#10;ysfCZ1dRncH5nJOeHKeF8QOOPOXUqXcPqL57YfG2BdvoGyIcWg0Vs1vEl9mLpxOOjyDl8BkrLgPb&#10;gAlorKmP0rEYgtF5SvvTZPQYhGLn+9Xl6nzFIcWx5fLy6uI8lYD8+NqRDx819iIahSSefEKH3YMP&#10;kQ3kx5RYzOK96bo0/c7+4eDE6EnsI+GJehjL8SDTQZQSqz23QzjtFP8BNlqkn1IMvE+F9D+2QFqK&#10;7pNlSeLyHQ06GuXRAKv4aSGDFJN5G6Yl3ToyTcvIk+gWb1i22qSOor4TiwNd3pHU6GGf4xK+vKes&#10;379u8wsAAP//AwBQSwMEFAAGAAgAAAAhAC1csNXfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FugzAQRO+V8g/WRuqtMRAJAsVEUdWeKlUl9NCjwRuwgtcUOwn9+7qn9riap5m35X4xI7vi7LQl&#10;AfEmAobUWaWpF/DRvDzsgDkvScnREgr4Rgf7anVXykLZG9V4PfqehRJyhRQweD8VnLtuQCPdxk5I&#10;ITvZ2Ugfzrnnapa3UG5GnkRRyo3UFBYGOeHTgN35eDECDp9UP+uvt/a9PtW6afKIXtOzEPfr5fAI&#10;zOPi/2D41Q/qUAWn1l5IOTYK2CV5IAVkWQIs5Gm+zYC1AYy3MfCq5P8/qH4AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAXbwJeuwBAAC9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEALVyw1d8AAAAJAQAADwAAAAAAAAAAAAAAAABGBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3EE1A7C5" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                    <w:pPr>
+                      <w:spacing w:line="359" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>【Form</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-16"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">8】 </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>추천서</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> (</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>수학과</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>전용</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>)</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-14"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Recommendation</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-12"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Letter</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6E9B3810" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="ko-KR"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486907392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BD44DA1" wp14:editId="3AB2D1C3">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>526415</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>490220</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5483860" cy="227965"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="docshape51"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5483860" cy="227965"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4993C4AF" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                          <w:pPr>
+                            <w:spacing w:line="359" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>【Form</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>9</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">】 </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>희망지도교수승낙서</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> (</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>치의학과</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>전용</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>)</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-9"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Potential</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Supervisor</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Approval</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1BD44DA1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="docshape51" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:41.45pt;margin-top:38.6pt;width:431.8pt;height:17.95pt;z-index:-16409088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBl7ue76gEAAL0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z90KG6NadzrudAjp&#10;OJAOfkCapG1EGwcnWzt+PU667g54Q7xEju18/vzZ2V2NfceOGr0BW/LVYsmZthKUsU3Jv329e7Xl&#10;zAdhlejA6pKftOdX+5cvdoMrdA4tdEojIxDri8GVvA3BFVnmZat74RfgtKVgDdiLQFdsMoViIPS+&#10;y/LlcpMNgMohSO09eW+nIN8n/LrWMnyua68D60pO3EI6MZ1VPLP9ThQNCtcaeaYh/oFFL4yloheo&#10;WxEEO6D5C6o3EsFDHRYS+gzq2kideqBuVss/unlshdOpFxLHu4tM/v/ByofjF2RGlTznzIqeRqRA&#10;+lh4vYrqDM4XlPToKC2M72GkKadOvbsH+d0zCzetsI2+RoSh1UIRu/Qye/Z0wvERpBo+gaIy4hAg&#10;AY019lE6EoMROk3pdJmMHgOT5Fy/2b7ebigkKZbnb99t1pFcJor5tUMfPmjoWTRKjjT5hC6O9z5M&#10;qXNKLGbhznRdmn5nf3MQZvQk9pHwRD2M1ZhkSnVjZxWoE7WDMO0U/QEyWsCfnA20TyX3Pw4CNWfd&#10;R0uSxOWbDZyNajaElfS05IGzybwJ05IeHJqmJeRJdAvXJFttUkdPLM50aUeSJud9jkv4/J6ynn7d&#10;/hcAAAD//wMAUEsDBBQABgAIAAAAIQB0sK9I3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtZW4UScB0iaNU1UITkiINBw4OvE2sRqvQ+y24e8xp3JczdPM22I7m4GdcXLakoB4&#10;GQFDaq3S1An4rF/v18Ccl6TkYAkF/KCDbXl7U8hc2QtVeN77joUScrkU0Hs/5py7tkcj3dKOSCE7&#10;2MlIH86p42qSl1BuBp5EUcqN1BQWejnic4/tcX8yAnZfVL3o7/fmozpUuq6ziN7SoxB3i3m3AeZx&#10;9lcY/vSDOpTBqbEnUo4NAtZJFkgBq1UCLOTZY/oErAlg/BADLwv+/4PyFwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAGXu57vqAQAAvQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHSwr0jfAAAACQEAAA8AAAAAAAAAAAAAAAAARAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4993C4AF" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+                    <w:pPr>
+                      <w:spacing w:line="359" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>【Form</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>9</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">】 </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>희망지도교수승낙서</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> (</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>치의학과</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>전용</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>)</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-9"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Potential</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Supervisor</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Approval</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5C64E137" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7DE825B4" w14:textId="77777777" w:rsidR="00713161" w:rsidRDefault="00713161">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="2"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="ko-KR"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486909952" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0275417B" wp14:editId="675DBCD6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>526211</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>491706</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6685472" cy="500332"/>
+              <wp:effectExtent l="0" t="0" r="1270" b="14605"/>
+              <wp:wrapNone/>
+              <wp:docPr id="59" name="docshape51"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6685472" cy="500332"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2E5EA617" w14:textId="008D0393" w:rsidR="00713161" w:rsidRPr="00B9493D" w:rsidRDefault="00713161">
+                          <w:pPr>
+                            <w:spacing w:line="359" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>【Form</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B9493D" w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>0</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="1"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">】 </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>희망지도교수승낙서</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> (</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B9493D" w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:eastAsia="ko-KR"/>
+                            </w:rPr>
+                            <w:t>한의학과 및 융합한의과학과 전용</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>)</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-9"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Potential</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Supervisor</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:spacing w:val="-4"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B9493D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Approval</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0275417B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:41.45pt;margin-top:38.7pt;width:526.4pt;height:39.4pt;z-index:-16406528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1+TrO7AEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0k7WkbUdBqbhpDG&#10;QNr4AY7tJBaJz5zdJuXXc3aaMtgb4sU6n+++++678/Zq7Dt20OgN2JIvFzln2kpQxjYl//Z09+aS&#10;Mx+EVaIDq0t+1J5f7V6/2g6u0CtooVMaGYFYXwyu5G0IrsgyL1vdC78Apy091oC9CHTFJlMoBkLv&#10;u2yV55tsAFQOQWrvyXs7PfJdwq9rLcOXuvY6sK7kxC2kE9NZxTPbbUXRoHCtkSca4h9Y9MJYKnqG&#10;uhVBsD2aF1C9kQge6rCQ0GdQ10bq1AN1s8z/6uaxFU6nXkgc784y+f8HKx8OX5EZVfL1e86s6GlG&#10;CqSPldfLKM/gfEFRj47iwvgBRhpzatW7e5DfPbNw0wrb6GtEGFotFNFLmdmz1AnHR5Bq+AyKyoh9&#10;gAQ01thH7UgNRug0puN5NHoMTJJzs7lcv3234kzS2zrPLy5WkVwmijnboQ8fNfQsGiVHGn1CF4d7&#10;H6bQOSQWs3Bnui6Nv7N/OAgzehL7SHiiHsZqTDptZlEqUEdqB2FaKvoEZLSAPzkbaKFK7n/sBWrO&#10;uk+WJInbNxs4G9VsCCspteSBs8m8CdOW7h2apiXkSXQL1yRbbVJHUd+JxYkuLUnS5LTQcQuf31PU&#10;72+3+wUAAP//AwBQSwMEFAAGAAgAAAAhAO6H0FbhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1lbhRp4EmbRqnqhCckBBpOHB04m1iNV6H2G3D3+Oeym1WM5p5m28n07Mzjk5b&#10;ErCYR8CQGqs0tQK+qrfHFTDnJSnZW0IBv+hgW9zf5TJT9kIlnve+ZaGEXCYFdN4PGeeu6dBIN7cD&#10;UvAOdjTSh3NsuRrlJZSbnsdRlHAjNYWFTg740mFz3J+MgN03la/656P+LA+lrqp1RO/JUYiH2bTb&#10;APM4+VsYrvgBHYrAVNsTKcd6Aat4HZIC0vQZ2NVfPC1TYHVQyyQGXuT8/wvFHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQC1+TrO7AEAAL4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDuh9BW4QAAAAoBAAAPAAAAAAAAAAAAAAAAAEYEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2E5EA617" w14:textId="008D0393" w:rsidR="00713161" w:rsidRPr="00B9493D" w:rsidRDefault="00713161">
+                    <w:pPr>
+                      <w:spacing w:line="359" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                        <w:b/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>【Form</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                        <w:b/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B9493D" w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+                        <w:b/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>0</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="1"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">】 </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>희망지도교수승낙서</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> (</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B9493D" w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:eastAsia="ko-KR"/>
+                      </w:rPr>
+                      <w:t>한의학과 및 융합한의과학과 전용</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-9"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Potential</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Supervisor</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:spacing w:val="-4"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B9493D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
+                        <w:b/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Approval</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="092C121A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B9C8EF0"/>
     <w:lvl w:ilvl="0" w:tplc="F15CE60A">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="592" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="빙그레체Ⅱ" w:eastAsia="빙그레체Ⅱ" w:hAnsi="빙그레체Ⅱ" w:cs="빙그레체Ⅱ" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="67"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="892497A0">
@@ -53097,216 +29588,236 @@
     <w:lvl w:ilvl="7" w:tplc="37A06B0C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7383" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0F14C6BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8346" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1683781437">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1431899909">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="999161927">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="904416731">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="796875356">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1305307774">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1495225186">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="291179001">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="36243215">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="487089896">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="916599254">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="71"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="ko-KR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0061137D"/>
-    <w:rsid w:val="00030EA0"/>
     <w:rsid w:val="000A2DBE"/>
+    <w:rsid w:val="000B2487"/>
     <w:rsid w:val="000F1DCB"/>
+    <w:rsid w:val="0014213C"/>
     <w:rsid w:val="001534FD"/>
     <w:rsid w:val="001732E9"/>
+    <w:rsid w:val="00215DC5"/>
     <w:rsid w:val="00222C49"/>
-    <w:rsid w:val="0022423B"/>
+    <w:rsid w:val="002443D8"/>
+    <w:rsid w:val="00250855"/>
+    <w:rsid w:val="0026648C"/>
+    <w:rsid w:val="00286BFB"/>
     <w:rsid w:val="002A5835"/>
+    <w:rsid w:val="002A7A11"/>
     <w:rsid w:val="002C20C7"/>
     <w:rsid w:val="002E5B2C"/>
     <w:rsid w:val="003021DF"/>
     <w:rsid w:val="003042E0"/>
     <w:rsid w:val="0033097A"/>
+    <w:rsid w:val="00351664"/>
+    <w:rsid w:val="003C27D1"/>
+    <w:rsid w:val="004103F4"/>
+    <w:rsid w:val="00455B9C"/>
     <w:rsid w:val="00487224"/>
-    <w:rsid w:val="0049078F"/>
+    <w:rsid w:val="00495A50"/>
+    <w:rsid w:val="00510261"/>
+    <w:rsid w:val="00552A4E"/>
     <w:rsid w:val="005B6C0D"/>
-    <w:rsid w:val="005C65A0"/>
+    <w:rsid w:val="005F099D"/>
     <w:rsid w:val="0061137D"/>
+    <w:rsid w:val="006240FD"/>
     <w:rsid w:val="006271FA"/>
     <w:rsid w:val="0065329F"/>
-    <w:rsid w:val="00682511"/>
-    <w:rsid w:val="006A373B"/>
     <w:rsid w:val="006A5BAC"/>
     <w:rsid w:val="006A7BBA"/>
+    <w:rsid w:val="006F6149"/>
+    <w:rsid w:val="00712D82"/>
     <w:rsid w:val="00713161"/>
     <w:rsid w:val="0072327F"/>
+    <w:rsid w:val="00727E64"/>
+    <w:rsid w:val="007C1DF3"/>
     <w:rsid w:val="007C54CC"/>
     <w:rsid w:val="00813F3B"/>
-    <w:rsid w:val="0082282C"/>
     <w:rsid w:val="00827A94"/>
     <w:rsid w:val="00831696"/>
     <w:rsid w:val="008A51C3"/>
     <w:rsid w:val="008C1527"/>
     <w:rsid w:val="008E3E77"/>
+    <w:rsid w:val="008E577A"/>
+    <w:rsid w:val="008F53DC"/>
     <w:rsid w:val="00906341"/>
     <w:rsid w:val="00913634"/>
     <w:rsid w:val="00921E18"/>
-    <w:rsid w:val="00925B9A"/>
+    <w:rsid w:val="009422CA"/>
     <w:rsid w:val="00971800"/>
     <w:rsid w:val="009B4D30"/>
-    <w:rsid w:val="00A87D17"/>
+    <w:rsid w:val="009C38F8"/>
+    <w:rsid w:val="009E21AB"/>
+    <w:rsid w:val="00AC0C37"/>
     <w:rsid w:val="00AE28BC"/>
     <w:rsid w:val="00B33EC1"/>
-    <w:rsid w:val="00B640E9"/>
     <w:rsid w:val="00B67FEE"/>
-    <w:rsid w:val="00B90D51"/>
+    <w:rsid w:val="00B9493D"/>
     <w:rsid w:val="00BA3DA5"/>
     <w:rsid w:val="00C01C0C"/>
     <w:rsid w:val="00C17D45"/>
-    <w:rsid w:val="00C3734C"/>
-    <w:rsid w:val="00C53C00"/>
+    <w:rsid w:val="00C31DD2"/>
     <w:rsid w:val="00C66046"/>
-    <w:rsid w:val="00D021C5"/>
+    <w:rsid w:val="00CF5B18"/>
     <w:rsid w:val="00D02985"/>
     <w:rsid w:val="00D1332B"/>
+    <w:rsid w:val="00D213CE"/>
+    <w:rsid w:val="00D572D5"/>
     <w:rsid w:val="00DC4FF3"/>
     <w:rsid w:val="00DF1417"/>
+    <w:rsid w:val="00E41BCE"/>
+    <w:rsid w:val="00E4203C"/>
     <w:rsid w:val="00E745BD"/>
     <w:rsid w:val="00EF796C"/>
     <w:rsid w:val="00F32022"/>
+    <w:rsid w:val="00F40556"/>
     <w:rsid w:val="00F97DC3"/>
+    <w:rsid w:val="00FB41FA"/>
     <w:rsid w:val="00FB568A"/>
     <w:rsid w:val="00FC401A"/>
     <w:rsid w:val="00FD5E6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4A8DAD22"/>
+  <w14:docId w14:val="5694F2F6"/>
   <w15:docId w15:val="{293E2A81-555B-4DF5-A9CA-384EA3BC233A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -53662,51 +30173,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0022423B"/>
+    <w:rsid w:val="00222C49"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="584"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
@@ -54035,204 +30546,186 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char">
     <w:name w:val="본문 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00B67FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003021DF"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ac">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00030EA0"/>
+    <w:rsid w:val="00552A4E"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="309483281">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="746614660">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="792479879">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="797724142">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="862129042">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="973098709">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1247567336">
+    <w:div w:id="1462385789">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1462385789">
+    <w:div w:id="2067559395">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2112116138">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2145273860">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcch.net/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pnudentistry@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pnudentistry@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcch.net/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pnudentistry@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pnudentistry@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -54492,78 +30985,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91E6B661-DD8D-4552-AD73-584ED55669D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>10761</Characters>
+  <Pages>11</Pages>
+  <Words>1302</Words>
+  <Characters>7427</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12623</CharactersWithSpaces>
+  <CharactersWithSpaces>8712</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>USER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-02-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Hancom PDF 1.3.0.538</vt:lpwstr>